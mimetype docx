--- v0 (2025-12-05)
+++ v1 (2026-05-11)
@@ -13775,62 +13775,74 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidR="00EC3371">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>contratto di apprendistato di 2</w:t>
+              <w:t xml:space="preserve">contratto di apprendistato di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007919EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> livello</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -14035,62 +14047,74 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidR="00EC3371">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>contratto di apprendistato di 2</w:t>
+              <w:t xml:space="preserve">contratto di apprendistato di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007919EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007919EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> livello</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -14483,1435 +14507,1539 @@
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Bando</w:t>
       </w:r>
       <w:r w:rsidR="008A2852" w:rsidRPr="0064529C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> e dell’Allegato M del Bando</w:t>
       </w:r>
       <w:r w:rsidRPr="0064529C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE591A3" w14:textId="2CADF19F" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00446B09" w:rsidP="002044AD">
+    <w:p w14:paraId="06A29653" w14:textId="47F8B447" w:rsidR="00BC03D9" w:rsidRPr="00BC03D9" w:rsidRDefault="00446B09" w:rsidP="002B70B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrassegnare con un flag </w:t>
       </w:r>
       <w:r w:rsidR="002044AD" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>quali delle seguenti tecnologie (per approfondimenti cfr. Rapporto 2022 dell'Osservatorio sulla Trasformazione digitale dell'Italia) sono</w:t>
+        <w:t>quali delle seguenti tecnologie sono</w:t>
       </w:r>
       <w:r w:rsidR="001E0178" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nella </w:t>
       </w:r>
       <w:r w:rsidR="002044AD" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>disponibilità al soggetto beneficiario</w:t>
       </w:r>
       <w:r w:rsidR="00EC2E7C" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC2E7C" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al momento della rendicontazione</w:t>
       </w:r>
       <w:r w:rsidR="002044AD" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, fornendo una descrizione sintetica ed esaustiva che illustri e ne comprovi l’utilizzo.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>, fornendo una descrizione sintetica ed esaustiva</w:t>
+      </w:r>
+      <w:r w:rsidR="0072015E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000A6C35">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC03D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D16675">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Si de</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in sede di predisposizione della rendicontazione nella sezione Indicatori di Sfinge2020.</w:t>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisce ad alta intensità digitale l’impresa che soddis</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> almeno 7 delle 12 condizioni sopra elencate, in conformità</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alla classi</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cazione adottata dall'Istat nel Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Intensity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B70B0" w:rsidRPr="002B70B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Index (DII)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AED7541" w14:textId="77777777" w:rsidR="00446B09" w:rsidRPr="000A6C35" w:rsidRDefault="00446B09" w:rsidP="002044AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
-        <w:gridCol w:w="3859"/>
-        <w:gridCol w:w="5111"/>
+        <w:gridCol w:w="5014"/>
+        <w:gridCol w:w="3956"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002044AD" w:rsidRPr="000A6C35" w14:paraId="2CBED946" w14:textId="77777777" w:rsidTr="005801C6">
-[...2 lines deleted...]
-            <w:tcW w:w="4515" w:type="dxa"/>
+      <w:tr w:rsidR="002044AD" w:rsidRPr="000A6C35" w14:paraId="2CBED946" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CA518C5" w14:textId="1EDD501D" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TECNOLOGIE DI CUI IL SOGGETTO BENEFICIARIO HA OTTENUTO LA DISPONIBILITÀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B41CBA" w14:textId="7C859E46" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="007C31B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DESCRIZIONE</w:t>
             </w:r>
             <w:r w:rsidR="007C31B9" w:rsidRPr="000A6C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A6C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DELLA TECNOLOGIA UTILIZZATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="1A7A710B" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="1A7A710B" w14:textId="77777777" w:rsidTr="008A41D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1880360863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="49863829" w14:textId="4DDA55B6" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="00324F57">
+              <w:p w14:paraId="49863829" w14:textId="010BA222" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="007D7109" w:rsidP="00267A73">
+                <w:pPr>
+                  <w:ind w:left="227"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BACB22B" w14:textId="062BD94D" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Più del 50% degli addetti dell’impresa lavora connesso alla rete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3C1190" w14:textId="24E70AC1" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="1B65A969" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1140078107"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="656" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E4C0725" w14:textId="15FB1660" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="007D7109" w:rsidP="00267A73">
+                <w:pPr>
+                  <w:ind w:left="227"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664F8185" w14:textId="5B3C012D" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa utilizza tecnologie di Intelligenza Arti</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7109">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>fi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ciale (IA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1328B2F2" w14:textId="7BABBFAC" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="5B91083F" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-636186422"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="656" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="139D3DEC" w14:textId="2BCA088A" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="007D7109" w:rsidP="00267A73">
+                <w:pPr>
+                  <w:ind w:left="227"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2620DD2A" w14:textId="28060543" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impresa si connette a Internet in banda larga su linea </w:t>
+            </w:r>
+            <w:r w:rsidR="007D7109">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>fi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ssa con velocità di download </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="CIDFont+F17" w:hAnsi="Aptos" w:cs="CIDFont+F17"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>30 Mbit/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D15AB0" w14:textId="6600436A" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="66815B89" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1213161273"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="656" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1CB764FE" w14:textId="6EB46915" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="007D7109" w:rsidP="00267A73">
+                <w:pPr>
+                  <w:ind w:left="227"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F651D2" w14:textId="0A049856" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa impiega specialisti ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35ADC593" w14:textId="33272315" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="21BBF960" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-660465203"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="656" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12A00F73" w14:textId="137EE8DA" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BACB22B" w14:textId="13923477" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
+          <w:p w14:paraId="0BA18D62" w14:textId="6D54C92C" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-            <w:tcW w:w="5111" w:type="dxa"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa dispone di documenti su misure, pratiche o procedure sulla sicurezza ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3C1190" w14:textId="24E70AC1" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00D410FE">
+          <w:p w14:paraId="4FB9B0AF" w14:textId="7C686682" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="1B65A969" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="6FF0217F" w14:textId="77777777" w:rsidTr="008A41D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1140078107"/>
+            <w:id w:val="-1929722780"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5E4C0725" w14:textId="7F29E989" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+              <w:p w14:paraId="6528E703" w14:textId="54369A18" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664F8185" w14:textId="7F484BD5" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
+          <w:p w14:paraId="435A9C82" w14:textId="68B68415" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-            <w:tcW w:w="5111" w:type="dxa"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa sensibilizza i propri dipendenti sugli obblighi in materia di sicurezza ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1328B2F2" w14:textId="7BABBFAC" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+          <w:p w14:paraId="06330FC1" w14:textId="09B124A7" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="5B91083F" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="0B2DC8C6" w14:textId="77777777" w:rsidTr="008A41D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-636186422"/>
+            <w:id w:val="-1922556663"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="139D3DEC" w14:textId="7B90E776" w:rsidR="00324F57" w:rsidRPr="000A6C35" w:rsidRDefault="00324F57" w:rsidP="00324F57">
+              <w:p w14:paraId="63F4F49A" w14:textId="1A31F16F" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2620DD2A" w14:textId="6AF37ACA" w:rsidR="00324F57" w:rsidRPr="000A6C35" w:rsidRDefault="00324F57" w:rsidP="00324F57">
+          <w:p w14:paraId="6A4202CA" w14:textId="3CF6176F" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A6C35">
-[...13 lines deleted...]
-          <w:p w14:paraId="55D15AB0" w14:textId="6600436A" w:rsidR="001E0178" w:rsidRPr="000A6C35" w:rsidRDefault="001E0178" w:rsidP="00324F57">
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L'impresa ha fornito formazione al personale per sviluppare le proprie competenze ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0171F0C1" w14:textId="4A202C52" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="66815B89" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="5B4DFB48" w14:textId="77777777" w:rsidTr="000B092C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="706"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1213161273"/>
+            <w:id w:val="-1817167717"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1CB764FE" w14:textId="2A80B24E" w:rsidR="00324F57" w:rsidRPr="000A6C35" w:rsidRDefault="00324F57" w:rsidP="00324F57">
+              <w:p w14:paraId="2DA3C942" w14:textId="72809E4D" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F651D2" w14:textId="19BA951D" w:rsidR="00324F57" w:rsidRPr="000A6C35" w:rsidRDefault="00324F57" w:rsidP="00324F57">
+          <w:p w14:paraId="767C114B" w14:textId="47EDD630" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A6C35">
-[...13 lines deleted...]
-          <w:p w14:paraId="35ADC593" w14:textId="33272315" w:rsidR="00324F57" w:rsidRPr="000A6C35" w:rsidRDefault="00324F57" w:rsidP="00324F57">
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa fornisce al personale dipendente l'accesso remoto al sistema di posta elettronica, ai documenti o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5491B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5491B" w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>alle applicazioni aziendali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B06CE3" w14:textId="62F2F77C" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="21BBF960" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="425AE8D4" w14:textId="77777777" w:rsidTr="008A41D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-660465203"/>
+            <w:id w:val="-1205094784"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="12A00F73" w14:textId="137EE8DA" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+              <w:p w14:paraId="0A919C91" w14:textId="5DB384DC" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37562D88" w14:textId="77777777" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
+          <w:p w14:paraId="799CE09B" w14:textId="0A3ED99D" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00D5491B" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A6C35">
-[...41 lines deleted...]
-            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa ha condotto riunioni a distanza via Internet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB9B0AF" w14:textId="7C686682" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+          <w:p w14:paraId="126185E9" w14:textId="6456DD2A" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="6FF0217F" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="37AA2490" w14:textId="77777777" w:rsidTr="008A41D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1929722780"/>
+            <w:id w:val="-991480529"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6528E703" w14:textId="54369A18" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+              <w:p w14:paraId="442B930C" w14:textId="43E35253" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+                <w:pPr>
+                  <w:ind w:left="227"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2246CE2D" w14:textId="282F1E46" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00D5491B" w:rsidP="00267A73">
+            <w:pPr>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impresa utilizza almeno </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> misure di sicurezza ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11605504" w14:textId="6C53A106" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="2B789709" w14:textId="77777777" w:rsidTr="008A41D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-210966811"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="656" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78F68426" w14:textId="2D2633DD" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A6C35">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49AB2C8B" w14:textId="77777777" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
+          <w:p w14:paraId="4748E7E7" w14:textId="32A92CC9" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="00D5491B" w:rsidP="00267A73">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A6C35">
-[...41 lines deleted...]
-            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:r w:rsidRPr="00267A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="CIDFont+F4"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L’impresa realizza vendite online pari ad almeno l'1% dei ricavi totali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06330FC1" w14:textId="09B124A7" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+          <w:p w14:paraId="52F566E1" w14:textId="558F2B33" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324F57" w:rsidRPr="000A6C35" w14:paraId="0B2DC8C6" w14:textId="77777777" w:rsidTr="008B3647">
+      <w:tr w:rsidR="00267A73" w:rsidRPr="000A6C35" w14:paraId="7E4695C2" w14:textId="77777777" w:rsidTr="000B092C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
-[...474 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="710"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1011886471"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="656" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="28C494D3" w14:textId="08995B3B" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00B7434B" w:rsidP="00324F57">
+              <w:p w14:paraId="28C494D3" w14:textId="08995B3B" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
                 <w:pPr>
                   <w:ind w:left="227"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3859" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B344260" w14:textId="5B966447" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="00D410FE" w:rsidP="005801C6">
+          <w:p w14:paraId="6B344260" w14:textId="1F27EE31" w:rsidR="00267A73" w:rsidRPr="00267A73" w:rsidRDefault="008A41D7" w:rsidP="008A41D7">
             <w:pPr>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A6C35">
-[...19 lines deleted...]
-            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:r w:rsidRPr="008A41D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L’impresa realizza vendite via web maggiori dell’1% dei ricavi e le vendite via web verso consumatori privati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A41D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(B2C) superano il 10% del totale delle vendite via web</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE33A76" w14:textId="535DE358" w:rsidR="002044AD" w:rsidRPr="000A6C35" w:rsidRDefault="002044AD" w:rsidP="00324F57">
+          <w:p w14:paraId="4EE33A76" w14:textId="535DE358" w:rsidR="00267A73" w:rsidRPr="000A6C35" w:rsidRDefault="00267A73" w:rsidP="00267A73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42B82471" w14:textId="77777777" w:rsidR="00446B09" w:rsidRPr="000A6C35" w:rsidRDefault="00446B09" w:rsidP="002044AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08932F05" w14:textId="3221BBCA" w:rsidR="001E0178" w:rsidRPr="000A6C35" w:rsidRDefault="00C72B05" w:rsidP="00B7434B">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -15967,82 +16095,50 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(inserire ogni altra informazione utile a comprendere le caratteristiche delle tecnologie in possesso del beneficiario)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAB49B0" w14:textId="77777777" w:rsidR="001E0178" w:rsidRPr="000A6C35" w:rsidRDefault="001E0178" w:rsidP="00B7434B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E3B67B2" w14:textId="77777777" w:rsidR="001E0178" w:rsidRPr="000A6C35" w:rsidRDefault="001E0178" w:rsidP="00B7434B">
-      <w:pPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="64809AB8" w14:textId="77777777" w:rsidR="001E0178" w:rsidRPr="000A6C35" w:rsidRDefault="001E0178" w:rsidP="00B7434B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBAF634" w14:textId="77777777" w:rsidR="00446B09" w:rsidRPr="000A6C35" w:rsidRDefault="00446B09" w:rsidP="00B7434B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -16499,51 +16595,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Altre informazioni </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5732C3" w14:textId="48018338" w:rsidR="0092430A" w:rsidRPr="000A6C35" w:rsidRDefault="0092430A" w:rsidP="00FD57F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Riportare in questa sezione eventuali altri contenuti tecnici non descritti nelle sezioni precedenti</w:t>
       </w:r>
       <w:r w:rsidR="00883F82" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> riporta</w:t>
       </w:r>
       <w:r w:rsidR="001B040A" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ndo</w:t>
       </w:r>
       <w:r w:rsidR="00883F82" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -16558,51 +16653,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420F70" w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in funzione del progetto realizzato</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F431FC2" w14:textId="77777777" w:rsidR="0092430A" w:rsidRPr="007C74F8" w:rsidRDefault="0092430A" w:rsidP="004A0303">
+    <w:p w14:paraId="3F431FC2" w14:textId="77777777" w:rsidR="0092430A" w:rsidRDefault="0092430A" w:rsidP="004A0303">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2448"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256ACC44" w14:textId="77777777" w:rsidR="009E6877" w:rsidRPr="007C74F8" w:rsidRDefault="009E6877" w:rsidP="004A0303">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="003366"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="003366"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -16806,58 +16914,58 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0092430A" w:rsidRPr="007C74F8" w:rsidSect="000345EE">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11904" w:h="16836"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="662AFAAA" w14:textId="77777777" w:rsidR="005D51CA" w:rsidRDefault="005D51CA">
+    <w:p w14:paraId="2AC842C0" w14:textId="77777777" w:rsidR="00E97C94" w:rsidRDefault="00E97C94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21532904" w14:textId="77777777" w:rsidR="005D51CA" w:rsidRDefault="005D51CA">
+    <w:p w14:paraId="50E9B488" w14:textId="77777777" w:rsidR="00E97C94" w:rsidRDefault="00E97C94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
@@ -16895,84 +17003,94 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
+    <w:altName w:val="Arial Nova"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F4">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CIDFont+F17">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C391FDD" w14:textId="77777777" w:rsidR="00D446AD" w:rsidRPr="0043511B" w:rsidRDefault="00D446AD" w:rsidP="00D446AD">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9631"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -17371,58 +17489,58 @@
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="000A6C35">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66DD304A" w14:textId="77777777" w:rsidR="0092430A" w:rsidRDefault="0092430A" w:rsidP="00374D8C">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A5F20FE" w14:textId="77777777" w:rsidR="005D51CA" w:rsidRDefault="005D51CA">
+    <w:p w14:paraId="03BE4525" w14:textId="77777777" w:rsidR="00E97C94" w:rsidRDefault="00E97C94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CA1B4EE" w14:textId="77777777" w:rsidR="005D51CA" w:rsidRDefault="005D51CA">
+    <w:p w14:paraId="088DD0BD" w14:textId="77777777" w:rsidR="00E97C94" w:rsidRDefault="00E97C94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2D378765" w14:textId="77777777" w:rsidR="0092430A" w:rsidRPr="000A6C35" w:rsidRDefault="0092430A" w:rsidP="008C0D46">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009574F5">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009574F5">
@@ -19720,99 +19838,102 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="137234341">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1440294669">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1091927562">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0016517A"/>
     <w:rsid w:val="00003587"/>
     <w:rsid w:val="00004C12"/>
     <w:rsid w:val="00007893"/>
     <w:rsid w:val="0002687A"/>
     <w:rsid w:val="00026A6A"/>
+    <w:rsid w:val="000326DD"/>
     <w:rsid w:val="00034151"/>
     <w:rsid w:val="000345EE"/>
     <w:rsid w:val="000360EA"/>
     <w:rsid w:val="00036972"/>
+    <w:rsid w:val="00036E1C"/>
     <w:rsid w:val="000418D6"/>
     <w:rsid w:val="00053987"/>
     <w:rsid w:val="0006466E"/>
     <w:rsid w:val="00064CA4"/>
     <w:rsid w:val="000661DF"/>
     <w:rsid w:val="000733FA"/>
     <w:rsid w:val="000808AE"/>
     <w:rsid w:val="000876B2"/>
     <w:rsid w:val="00094BA6"/>
     <w:rsid w:val="00094F5B"/>
     <w:rsid w:val="000962F6"/>
     <w:rsid w:val="000A0ECE"/>
     <w:rsid w:val="000A6C35"/>
+    <w:rsid w:val="000B092C"/>
     <w:rsid w:val="000B55DB"/>
     <w:rsid w:val="000C0836"/>
     <w:rsid w:val="000C27EF"/>
     <w:rsid w:val="000C4399"/>
     <w:rsid w:val="000C7745"/>
     <w:rsid w:val="000D3515"/>
     <w:rsid w:val="000E2586"/>
     <w:rsid w:val="000E29D4"/>
     <w:rsid w:val="000F0885"/>
     <w:rsid w:val="000F2287"/>
     <w:rsid w:val="001012C1"/>
     <w:rsid w:val="00104119"/>
     <w:rsid w:val="00112BCD"/>
     <w:rsid w:val="001131A0"/>
     <w:rsid w:val="00113546"/>
     <w:rsid w:val="001261A3"/>
     <w:rsid w:val="001549A2"/>
     <w:rsid w:val="00160B32"/>
     <w:rsid w:val="00162C43"/>
     <w:rsid w:val="001645CD"/>
     <w:rsid w:val="0016517A"/>
     <w:rsid w:val="00167F51"/>
     <w:rsid w:val="00175F04"/>
     <w:rsid w:val="001765AF"/>
     <w:rsid w:val="001823AC"/>
@@ -19835,63 +19956,67 @@
     <w:rsid w:val="001C743E"/>
     <w:rsid w:val="001C762B"/>
     <w:rsid w:val="001C77CC"/>
     <w:rsid w:val="001D3542"/>
     <w:rsid w:val="001E0178"/>
     <w:rsid w:val="001E16A7"/>
     <w:rsid w:val="001E5BF0"/>
     <w:rsid w:val="001E7871"/>
     <w:rsid w:val="001F782E"/>
     <w:rsid w:val="002044AD"/>
     <w:rsid w:val="00205772"/>
     <w:rsid w:val="00206EEC"/>
     <w:rsid w:val="00207B69"/>
     <w:rsid w:val="00212C9C"/>
     <w:rsid w:val="002158E0"/>
     <w:rsid w:val="002159A5"/>
     <w:rsid w:val="00216DBB"/>
     <w:rsid w:val="00221397"/>
     <w:rsid w:val="002217C8"/>
     <w:rsid w:val="00222C16"/>
     <w:rsid w:val="00223374"/>
     <w:rsid w:val="00230925"/>
     <w:rsid w:val="00230F2C"/>
     <w:rsid w:val="0024762E"/>
     <w:rsid w:val="00260CE4"/>
+    <w:rsid w:val="00261C63"/>
     <w:rsid w:val="00263D9B"/>
+    <w:rsid w:val="00267A73"/>
     <w:rsid w:val="00267E62"/>
     <w:rsid w:val="00271EC9"/>
+    <w:rsid w:val="00271F59"/>
     <w:rsid w:val="002765CB"/>
     <w:rsid w:val="0028635B"/>
     <w:rsid w:val="00290270"/>
     <w:rsid w:val="0029246E"/>
     <w:rsid w:val="00295327"/>
     <w:rsid w:val="0029608A"/>
     <w:rsid w:val="002A182C"/>
     <w:rsid w:val="002A1AF1"/>
     <w:rsid w:val="002A2E95"/>
     <w:rsid w:val="002A4096"/>
+    <w:rsid w:val="002B70B0"/>
     <w:rsid w:val="002C2B8C"/>
     <w:rsid w:val="002C3BA8"/>
     <w:rsid w:val="002C6F2D"/>
     <w:rsid w:val="002D05D7"/>
     <w:rsid w:val="002D303E"/>
     <w:rsid w:val="002D48E8"/>
     <w:rsid w:val="002D7BC7"/>
     <w:rsid w:val="002E2A58"/>
     <w:rsid w:val="002E2F02"/>
     <w:rsid w:val="002E35BE"/>
     <w:rsid w:val="002E4DA6"/>
     <w:rsid w:val="002E7ECE"/>
     <w:rsid w:val="002F125D"/>
     <w:rsid w:val="002F6F86"/>
     <w:rsid w:val="00303745"/>
     <w:rsid w:val="003130E2"/>
     <w:rsid w:val="003156FD"/>
     <w:rsid w:val="00316F20"/>
     <w:rsid w:val="00321361"/>
     <w:rsid w:val="00322B26"/>
     <w:rsid w:val="00324F57"/>
     <w:rsid w:val="003272D6"/>
     <w:rsid w:val="0033112A"/>
     <w:rsid w:val="0033161B"/>
     <w:rsid w:val="00333DC6"/>
@@ -19988,172 +20113,176 @@
     <w:rsid w:val="00567D44"/>
     <w:rsid w:val="005717B1"/>
     <w:rsid w:val="00574C3D"/>
     <w:rsid w:val="005750AD"/>
     <w:rsid w:val="005801C6"/>
     <w:rsid w:val="005868BA"/>
     <w:rsid w:val="00587DF6"/>
     <w:rsid w:val="00595173"/>
     <w:rsid w:val="00596F88"/>
     <w:rsid w:val="005A305F"/>
     <w:rsid w:val="005A6117"/>
     <w:rsid w:val="005A733F"/>
     <w:rsid w:val="005B6636"/>
     <w:rsid w:val="005C042F"/>
     <w:rsid w:val="005C1CF0"/>
     <w:rsid w:val="005C6ABA"/>
     <w:rsid w:val="005C6B3D"/>
     <w:rsid w:val="005C7C54"/>
     <w:rsid w:val="005D19C6"/>
     <w:rsid w:val="005D51CA"/>
     <w:rsid w:val="005D5892"/>
     <w:rsid w:val="005E0FE8"/>
     <w:rsid w:val="005E3ED6"/>
     <w:rsid w:val="005F67EB"/>
     <w:rsid w:val="005F732E"/>
+    <w:rsid w:val="005F7A1E"/>
     <w:rsid w:val="00607DDA"/>
     <w:rsid w:val="0061778F"/>
     <w:rsid w:val="006177D7"/>
     <w:rsid w:val="0061794E"/>
     <w:rsid w:val="0062180F"/>
     <w:rsid w:val="00622F77"/>
     <w:rsid w:val="00623EE9"/>
     <w:rsid w:val="00624A9D"/>
     <w:rsid w:val="00626402"/>
     <w:rsid w:val="00627588"/>
     <w:rsid w:val="0063107F"/>
     <w:rsid w:val="00631C24"/>
     <w:rsid w:val="00632ED1"/>
     <w:rsid w:val="006337E4"/>
     <w:rsid w:val="00636FF3"/>
     <w:rsid w:val="00637257"/>
     <w:rsid w:val="0064095E"/>
     <w:rsid w:val="00643CB4"/>
     <w:rsid w:val="0064529C"/>
     <w:rsid w:val="006521CE"/>
     <w:rsid w:val="00652DDC"/>
     <w:rsid w:val="006601C6"/>
     <w:rsid w:val="0066333B"/>
     <w:rsid w:val="0066345E"/>
     <w:rsid w:val="00663F29"/>
     <w:rsid w:val="006775BB"/>
     <w:rsid w:val="0068193E"/>
     <w:rsid w:val="00683E3C"/>
     <w:rsid w:val="006865CC"/>
     <w:rsid w:val="006868B9"/>
     <w:rsid w:val="00686C18"/>
     <w:rsid w:val="00690733"/>
     <w:rsid w:val="006A131F"/>
     <w:rsid w:val="006A7679"/>
     <w:rsid w:val="006B124E"/>
     <w:rsid w:val="006B19E8"/>
     <w:rsid w:val="006B3A68"/>
     <w:rsid w:val="006B4E57"/>
     <w:rsid w:val="006C312F"/>
     <w:rsid w:val="006D0398"/>
     <w:rsid w:val="006D22AD"/>
     <w:rsid w:val="006D22F8"/>
     <w:rsid w:val="006E1FE2"/>
     <w:rsid w:val="006E2EA0"/>
     <w:rsid w:val="006F1D16"/>
     <w:rsid w:val="00705067"/>
     <w:rsid w:val="00710D89"/>
     <w:rsid w:val="00710DBF"/>
     <w:rsid w:val="00710DCD"/>
     <w:rsid w:val="007145DA"/>
+    <w:rsid w:val="0072015E"/>
     <w:rsid w:val="00720A0D"/>
     <w:rsid w:val="00720AB8"/>
     <w:rsid w:val="007245C4"/>
     <w:rsid w:val="00724BE2"/>
     <w:rsid w:val="007364AF"/>
     <w:rsid w:val="0074102B"/>
     <w:rsid w:val="007432B5"/>
     <w:rsid w:val="007451C4"/>
     <w:rsid w:val="007456BC"/>
     <w:rsid w:val="00746503"/>
     <w:rsid w:val="00751123"/>
     <w:rsid w:val="007540D0"/>
     <w:rsid w:val="007569BB"/>
     <w:rsid w:val="00757289"/>
     <w:rsid w:val="00770788"/>
     <w:rsid w:val="00772C5D"/>
     <w:rsid w:val="00775A7D"/>
     <w:rsid w:val="00787A63"/>
     <w:rsid w:val="007919EA"/>
     <w:rsid w:val="0079298A"/>
     <w:rsid w:val="00794D26"/>
     <w:rsid w:val="00797B06"/>
     <w:rsid w:val="007B0EFA"/>
     <w:rsid w:val="007B26E0"/>
     <w:rsid w:val="007B5CA7"/>
     <w:rsid w:val="007C040A"/>
     <w:rsid w:val="007C28BB"/>
     <w:rsid w:val="007C2E03"/>
     <w:rsid w:val="007C31B9"/>
     <w:rsid w:val="007C68B0"/>
     <w:rsid w:val="007C6AED"/>
     <w:rsid w:val="007C7257"/>
     <w:rsid w:val="007C74F8"/>
     <w:rsid w:val="007C79EE"/>
     <w:rsid w:val="007D0AEE"/>
     <w:rsid w:val="007D1D9F"/>
     <w:rsid w:val="007D4103"/>
+    <w:rsid w:val="007D7109"/>
     <w:rsid w:val="007E6AE5"/>
     <w:rsid w:val="007F1EAC"/>
     <w:rsid w:val="007F7648"/>
     <w:rsid w:val="00802E58"/>
     <w:rsid w:val="00804470"/>
     <w:rsid w:val="00805E94"/>
     <w:rsid w:val="00812796"/>
     <w:rsid w:val="008172F4"/>
     <w:rsid w:val="008173D1"/>
     <w:rsid w:val="008175B0"/>
     <w:rsid w:val="008216D1"/>
     <w:rsid w:val="00824DFC"/>
     <w:rsid w:val="0083237F"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00835EEF"/>
     <w:rsid w:val="00842834"/>
     <w:rsid w:val="00842934"/>
     <w:rsid w:val="00843677"/>
     <w:rsid w:val="00847C7E"/>
     <w:rsid w:val="00850705"/>
     <w:rsid w:val="00853F97"/>
     <w:rsid w:val="0085513D"/>
     <w:rsid w:val="00870FB1"/>
     <w:rsid w:val="0087109F"/>
     <w:rsid w:val="00872DAD"/>
     <w:rsid w:val="00874812"/>
     <w:rsid w:val="00876A52"/>
     <w:rsid w:val="00880262"/>
     <w:rsid w:val="00880EC8"/>
     <w:rsid w:val="0088102F"/>
     <w:rsid w:val="00883F82"/>
     <w:rsid w:val="00892915"/>
     <w:rsid w:val="008A0F4F"/>
     <w:rsid w:val="008A2186"/>
     <w:rsid w:val="008A2852"/>
+    <w:rsid w:val="008A41D7"/>
     <w:rsid w:val="008A707B"/>
     <w:rsid w:val="008B3647"/>
     <w:rsid w:val="008B7239"/>
     <w:rsid w:val="008C0D46"/>
     <w:rsid w:val="008C2B1E"/>
     <w:rsid w:val="008C50B7"/>
     <w:rsid w:val="008C5E7D"/>
     <w:rsid w:val="008C6C65"/>
     <w:rsid w:val="008D287B"/>
     <w:rsid w:val="008D325A"/>
     <w:rsid w:val="008D38E4"/>
     <w:rsid w:val="008D76B6"/>
     <w:rsid w:val="008E069E"/>
     <w:rsid w:val="008E1DDB"/>
     <w:rsid w:val="008E3C94"/>
     <w:rsid w:val="008E5DD9"/>
     <w:rsid w:val="008F299C"/>
     <w:rsid w:val="008F2E71"/>
     <w:rsid w:val="008F30E4"/>
     <w:rsid w:val="008F5A28"/>
     <w:rsid w:val="00902544"/>
     <w:rsid w:val="00905163"/>
     <w:rsid w:val="009175D0"/>
     <w:rsid w:val="00920582"/>
     <w:rsid w:val="00920779"/>
@@ -20169,120 +20298,125 @@
     <w:rsid w:val="00945BF3"/>
     <w:rsid w:val="00952755"/>
     <w:rsid w:val="009539E7"/>
     <w:rsid w:val="00956C3A"/>
     <w:rsid w:val="009574F5"/>
     <w:rsid w:val="0095790D"/>
     <w:rsid w:val="00961A26"/>
     <w:rsid w:val="00962261"/>
     <w:rsid w:val="00962590"/>
     <w:rsid w:val="009669AD"/>
     <w:rsid w:val="009805D0"/>
     <w:rsid w:val="009833FB"/>
     <w:rsid w:val="00985F6A"/>
     <w:rsid w:val="00990120"/>
     <w:rsid w:val="0099600F"/>
     <w:rsid w:val="009A3A4D"/>
     <w:rsid w:val="009B5A67"/>
     <w:rsid w:val="009B7329"/>
     <w:rsid w:val="009C172D"/>
     <w:rsid w:val="009C2648"/>
     <w:rsid w:val="009C5B31"/>
     <w:rsid w:val="009C665F"/>
     <w:rsid w:val="009C7B3D"/>
     <w:rsid w:val="009E060A"/>
     <w:rsid w:val="009E6426"/>
+    <w:rsid w:val="009E6877"/>
     <w:rsid w:val="009F7665"/>
     <w:rsid w:val="00A00560"/>
+    <w:rsid w:val="00A037BF"/>
     <w:rsid w:val="00A15428"/>
     <w:rsid w:val="00A154D3"/>
     <w:rsid w:val="00A16A6E"/>
     <w:rsid w:val="00A27C2E"/>
     <w:rsid w:val="00A3446B"/>
     <w:rsid w:val="00A41BE0"/>
     <w:rsid w:val="00A44B47"/>
     <w:rsid w:val="00A5251F"/>
     <w:rsid w:val="00A559AF"/>
     <w:rsid w:val="00A60571"/>
     <w:rsid w:val="00A6125A"/>
     <w:rsid w:val="00A62DC1"/>
     <w:rsid w:val="00A667A8"/>
     <w:rsid w:val="00A769AD"/>
     <w:rsid w:val="00A908DA"/>
     <w:rsid w:val="00A90CC8"/>
     <w:rsid w:val="00A9321C"/>
     <w:rsid w:val="00A96F92"/>
     <w:rsid w:val="00AA55A9"/>
     <w:rsid w:val="00AA5DA6"/>
     <w:rsid w:val="00AB115C"/>
     <w:rsid w:val="00AB2F67"/>
     <w:rsid w:val="00AB3C92"/>
     <w:rsid w:val="00AB4FBD"/>
     <w:rsid w:val="00AC1F44"/>
     <w:rsid w:val="00AC3621"/>
     <w:rsid w:val="00AC5D17"/>
     <w:rsid w:val="00AD6990"/>
     <w:rsid w:val="00AE2F40"/>
+    <w:rsid w:val="00AE79DD"/>
     <w:rsid w:val="00AF3FD4"/>
     <w:rsid w:val="00B14796"/>
     <w:rsid w:val="00B15179"/>
     <w:rsid w:val="00B17508"/>
     <w:rsid w:val="00B21B3A"/>
     <w:rsid w:val="00B24405"/>
     <w:rsid w:val="00B2497B"/>
     <w:rsid w:val="00B31B6C"/>
     <w:rsid w:val="00B336C4"/>
     <w:rsid w:val="00B358F4"/>
     <w:rsid w:val="00B359BB"/>
     <w:rsid w:val="00B37C92"/>
     <w:rsid w:val="00B40DC9"/>
     <w:rsid w:val="00B4205E"/>
     <w:rsid w:val="00B441F9"/>
+    <w:rsid w:val="00B4671F"/>
     <w:rsid w:val="00B46B69"/>
     <w:rsid w:val="00B5287B"/>
     <w:rsid w:val="00B528B8"/>
     <w:rsid w:val="00B52911"/>
     <w:rsid w:val="00B54708"/>
     <w:rsid w:val="00B5658A"/>
     <w:rsid w:val="00B61C9D"/>
     <w:rsid w:val="00B704D7"/>
     <w:rsid w:val="00B72143"/>
     <w:rsid w:val="00B7434B"/>
     <w:rsid w:val="00B743CE"/>
     <w:rsid w:val="00B7566E"/>
     <w:rsid w:val="00B75F68"/>
     <w:rsid w:val="00B77732"/>
     <w:rsid w:val="00B810B2"/>
     <w:rsid w:val="00B86F53"/>
     <w:rsid w:val="00B874E2"/>
     <w:rsid w:val="00B92DA0"/>
     <w:rsid w:val="00B96EB2"/>
     <w:rsid w:val="00BA3E39"/>
     <w:rsid w:val="00BA5334"/>
     <w:rsid w:val="00BA5C07"/>
     <w:rsid w:val="00BA6245"/>
     <w:rsid w:val="00BB4A4F"/>
+    <w:rsid w:val="00BC03D9"/>
     <w:rsid w:val="00BC7268"/>
     <w:rsid w:val="00BD1475"/>
     <w:rsid w:val="00BD3B60"/>
     <w:rsid w:val="00BD4949"/>
     <w:rsid w:val="00BD6F0C"/>
     <w:rsid w:val="00BE0C11"/>
     <w:rsid w:val="00BE394B"/>
     <w:rsid w:val="00BE405C"/>
     <w:rsid w:val="00BE7A50"/>
     <w:rsid w:val="00BF0E71"/>
     <w:rsid w:val="00BF37E9"/>
     <w:rsid w:val="00BF4DBA"/>
     <w:rsid w:val="00BF5A46"/>
     <w:rsid w:val="00BF7B0D"/>
     <w:rsid w:val="00C02F3C"/>
     <w:rsid w:val="00C176E1"/>
     <w:rsid w:val="00C20999"/>
     <w:rsid w:val="00C21E00"/>
     <w:rsid w:val="00C27C3A"/>
     <w:rsid w:val="00C30DC1"/>
     <w:rsid w:val="00C3180E"/>
     <w:rsid w:val="00C373BE"/>
     <w:rsid w:val="00C500C8"/>
     <w:rsid w:val="00C52344"/>
     <w:rsid w:val="00C54943"/>
@@ -20304,112 +20438,115 @@
     <w:rsid w:val="00CD48D4"/>
     <w:rsid w:val="00CD66F1"/>
     <w:rsid w:val="00CE0701"/>
     <w:rsid w:val="00CE293A"/>
     <w:rsid w:val="00CE772F"/>
     <w:rsid w:val="00CF4105"/>
     <w:rsid w:val="00CF45E3"/>
     <w:rsid w:val="00CF74B8"/>
     <w:rsid w:val="00CF7E77"/>
     <w:rsid w:val="00D05015"/>
     <w:rsid w:val="00D0607B"/>
     <w:rsid w:val="00D12393"/>
     <w:rsid w:val="00D158F9"/>
     <w:rsid w:val="00D16675"/>
     <w:rsid w:val="00D20D4F"/>
     <w:rsid w:val="00D20E43"/>
     <w:rsid w:val="00D21CA1"/>
     <w:rsid w:val="00D22B83"/>
     <w:rsid w:val="00D274E0"/>
     <w:rsid w:val="00D2799D"/>
     <w:rsid w:val="00D323C9"/>
     <w:rsid w:val="00D410FE"/>
     <w:rsid w:val="00D445F5"/>
     <w:rsid w:val="00D446AD"/>
     <w:rsid w:val="00D478D0"/>
+    <w:rsid w:val="00D5491B"/>
     <w:rsid w:val="00D628A3"/>
     <w:rsid w:val="00D7442F"/>
     <w:rsid w:val="00D765D0"/>
     <w:rsid w:val="00D76AB4"/>
     <w:rsid w:val="00D85F90"/>
     <w:rsid w:val="00D95B27"/>
     <w:rsid w:val="00DA4705"/>
     <w:rsid w:val="00DA4F03"/>
     <w:rsid w:val="00DB422B"/>
     <w:rsid w:val="00DB4774"/>
     <w:rsid w:val="00DC02BD"/>
     <w:rsid w:val="00DC698A"/>
     <w:rsid w:val="00DD3E04"/>
     <w:rsid w:val="00DE1B29"/>
     <w:rsid w:val="00DF0061"/>
     <w:rsid w:val="00DF142F"/>
     <w:rsid w:val="00DF7932"/>
     <w:rsid w:val="00E03AAF"/>
     <w:rsid w:val="00E03D83"/>
     <w:rsid w:val="00E06635"/>
     <w:rsid w:val="00E21F43"/>
     <w:rsid w:val="00E240B4"/>
     <w:rsid w:val="00E30C72"/>
     <w:rsid w:val="00E4394F"/>
     <w:rsid w:val="00E5050D"/>
     <w:rsid w:val="00E50528"/>
     <w:rsid w:val="00E57B77"/>
     <w:rsid w:val="00E619AC"/>
     <w:rsid w:val="00E631DB"/>
     <w:rsid w:val="00E64C04"/>
     <w:rsid w:val="00E653A8"/>
     <w:rsid w:val="00E75178"/>
     <w:rsid w:val="00E8599C"/>
     <w:rsid w:val="00E92FC2"/>
     <w:rsid w:val="00E93FF9"/>
     <w:rsid w:val="00E960C1"/>
+    <w:rsid w:val="00E97C94"/>
     <w:rsid w:val="00EA15B1"/>
     <w:rsid w:val="00EA36D0"/>
     <w:rsid w:val="00EA6F5F"/>
     <w:rsid w:val="00EB0CA4"/>
     <w:rsid w:val="00EB2101"/>
     <w:rsid w:val="00EC2E7C"/>
     <w:rsid w:val="00EC3371"/>
     <w:rsid w:val="00EC406E"/>
     <w:rsid w:val="00EC6337"/>
     <w:rsid w:val="00ED145B"/>
     <w:rsid w:val="00ED34D8"/>
     <w:rsid w:val="00EE31A8"/>
     <w:rsid w:val="00EE34FC"/>
     <w:rsid w:val="00EE69B4"/>
     <w:rsid w:val="00EF5181"/>
     <w:rsid w:val="00F03ADB"/>
     <w:rsid w:val="00F05B6B"/>
     <w:rsid w:val="00F1118C"/>
     <w:rsid w:val="00F1639F"/>
     <w:rsid w:val="00F17CE5"/>
     <w:rsid w:val="00F22E1D"/>
     <w:rsid w:val="00F249D7"/>
     <w:rsid w:val="00F269E8"/>
     <w:rsid w:val="00F343FC"/>
     <w:rsid w:val="00F3547C"/>
     <w:rsid w:val="00F521E1"/>
+    <w:rsid w:val="00F5460E"/>
     <w:rsid w:val="00F56CF4"/>
     <w:rsid w:val="00F5782F"/>
     <w:rsid w:val="00F578A4"/>
     <w:rsid w:val="00F64E6E"/>
     <w:rsid w:val="00F67077"/>
     <w:rsid w:val="00F6731F"/>
     <w:rsid w:val="00F70411"/>
     <w:rsid w:val="00F7098C"/>
     <w:rsid w:val="00F71E11"/>
     <w:rsid w:val="00F77001"/>
     <w:rsid w:val="00F7766A"/>
     <w:rsid w:val="00F81C9E"/>
     <w:rsid w:val="00F81EA2"/>
     <w:rsid w:val="00F83DCF"/>
     <w:rsid w:val="00F84584"/>
     <w:rsid w:val="00F93253"/>
     <w:rsid w:val="00F93A85"/>
     <w:rsid w:val="00FA3943"/>
     <w:rsid w:val="00FA5269"/>
     <w:rsid w:val="00FA5BC4"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB42CD"/>
     <w:rsid w:val="00FD0A77"/>
     <w:rsid w:val="00FD57F7"/>
     <w:rsid w:val="00FD7CD0"/>
@@ -22523,70 +22660,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008F77520A5EE4194AAE0E9CCDF0F10380" ma:contentTypeVersion="19" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="0a40f51d4a9bcddab748b51f3da8f432">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52a5848fb52331fd5cef4ec56b724f1a" ns2:_="" ns3:_="">
     <xsd:import namespace="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <xsd:import namespace="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -22797,111 +22914,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5838C24-AF26-488D-901E-2B3244325F7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D25C9AFE-F276-45C6-AD22-CCD680D54861}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0F827E-0AC6-4E77-8D3C-0FA29DA29203}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC0B17AF-B46D-4B82-9C90-8B7817D8946F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
+    <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D25C9AFE-F276-45C6-AD22-CCD680D54861}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1783</Words>
-  <Characters>11700</Characters>
+  <Words>2046</Words>
+  <Characters>11664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>97</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Provincia di Parma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13457</CharactersWithSpaces>
+  <CharactersWithSpaces>13683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Toschi Cristina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008F77520A5EE4194AAE0E9CCDF0F10380</vt:lpwstr>
   </property>