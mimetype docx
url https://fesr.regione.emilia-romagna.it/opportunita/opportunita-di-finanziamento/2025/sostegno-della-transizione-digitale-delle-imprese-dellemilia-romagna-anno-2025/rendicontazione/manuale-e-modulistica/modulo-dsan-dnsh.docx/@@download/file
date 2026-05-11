--- v0 (2025-12-05)
+++ v1 (2026-05-11)
@@ -1,9339 +1,9060 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...3 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p w14:paraId="3871644A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>La presente dichiarazione deve essere compilata e firmata in forma digitale oppure autografa (nel secondo caso deve essere allegata la copia fotostatica del documento di identità del sottoscrittore in corso di validità).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="3871644B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="3871644C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PR FESR 2021/2027 </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Priorità 1 AZIONE 1.2.3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="3871644D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BANDO PER LA TRANSIZIONE DIGITALE DELLE IMPRESE DELL'EMILIA-ROMAGNA (ANNO 2025) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="3871644E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="3871644F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">D.G.R. 307 del 03/03/2025</w:t>
+        </w:rPr>
+        <w:t>D.G.R. 307 del 03/03/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="38716450" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="38716451" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DICHIARAZIONE SOSTITUTIVA DI ATTO NOTORIO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="38716452" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">E DI CERTIFICAZIONE IN MATERIA DNSH </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="38716453" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ai sensi degli articoli 46 e 47 del D.P.R. 28/12/2000 n. 445</w:t>
+        </w:rPr>
+        <w:t>ai sensi degli articoli 46 e 47 del D.P.R. 28/12/2000 n. 445</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...1 lines deleted...]
-        <w:ind w:left="70" w:firstLine="0"/>
+    <w:p w14:paraId="38716454" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="70"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="38716455" w14:textId="7B6AE514" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il/La sottoscritto/a _______________________________________________________________ nato/a  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________ in data ________________ in qualità di legale rappresentante dell’impresa ________________________________________________________ Indirizzo sede legale ______________________________________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C.a.p.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________ Comune _________________________________________________________________  Provincia  ___  in relazione </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="38716456" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="0"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alla rendicontazione delle spese relative al saldo del progetto prot. PG/2023/____________ dal titolo “__________________________________________________________________________” avente CUP ______________________ finanziato ai sensi del Bando approvato con D.G.R. 307/2025, in relazione al paragrafo 4.2 del Bando, con riferimento all’obiettivo ambientale: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">mitigazione dei cambiamenti climatici, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>consapevole delle responsabilità penali cui può andare incontro in caso di dichiarazione mendace o di esibizione di atto falso o contenente dati non rispondenti a verità, ai sensi degli artt. 75 e 76 del D.P.R. 28/12/2000 n. 445,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...8 lines deleted...]
-          <w:strike w:val="0"/>
+    <w:p w14:paraId="38716457" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">consapevole delle responsabilità penali cui può andare incontro in caso di dichiarazione mendace o di esibizione di atto falso o contenente dati non rispondenti a verità, ai sensi degli artt. 75 e 76 del D.P.R. 28/12/2000 n. 445,</w:t>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="38716458" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...3 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>ai sensi degli articoli 46 e 47 del D.P.R. 28/12/2000 n. 445</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="38716459" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...3 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...37 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3871645A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="283.46456692913375" w:hanging="360"/>
+        <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">in relazione all’Obiettivo 1 – “Mitigazione dei cambiamenti climatici”, la variazione attesa dei consumi </w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>in relazione all’Obiettivo 1 – “Mitigazione dei cambiamenti climatici”, la variazione attesa dei consumi elettrici annui per effetto delle operazioni finanziate (</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">elettrici</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>specificare se da fonti fossili o da fonti rinnovabili</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">mediante la compilazione su Sfinge 2020 degli indicatori selezionati in fase di concessione del contributo, che costituisce parte integrante della presente dichiarazione;</w:t>
+        </w:rPr>
+        <w:t>mediante la compilazione su Sfinge 2020 degli indicatori selezionati in fase di concessione del contributo, che costituisce parte integrante della presente dichiarazione;</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">OBBLIGATORIA PER TUTTI I BENEFICIARI</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OBBLIGATORIA PER TUTTI I BENEFICIARI</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>, si ritiene accettabile anche una stima, calcolata secondo la seguente metodologia (ad esempio riportare se la stima è stata ottenuta da simulazioni di progetto, di cui sono forniti i riferimenti allegandoli; da dati rilevati e/o da dati tecnici dei beni, di cui sono specificati i riferimenti,  o da letteratura indicando la fonte/link):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-      <w:pPr>
+    <w:p w14:paraId="3871645B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">___________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-      <w:pPr>
+    <w:p w14:paraId="3871645C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Il/la sottoscritto/a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-      <w:pPr>
+    <w:p w14:paraId="3871645D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">DICHIARA INOLTRE CHE</w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>DICHIARA INOLTRE CHE</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+        <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...49 lines deleted...]
-                  <w:widowControl w:val="1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff9"/>
+        <w:tblW w:w="9765" w:type="dxa"/>
+        <w:tblInd w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9765"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E94B54" w14:paraId="38716466" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3671"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_0"/>
+              <w:id w:val="691216780"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3871645E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:pBdr>
-                    <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                    <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
                   </w:pBdr>
-                  <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-                  <w:ind w:left="850.3937007874016" w:right="0" w:hanging="708.6614173228347"/>
+                  <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="850" w:hanging="708"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>1.0</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> il progetto comprende </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">ESCLUSIVAMENTE </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> spese rientranti in una o più delle seguenti voci </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...34 lines deleted...]
-                <w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>(</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>nel caso   sia flaggata tale opzione si scelga uno o più dei casi sottostanti</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>)</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871645F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="6"/>
                   </w:numPr>
-                  <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>acquisizione di</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve"> SERVIZI </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">per la creazione e/o adattamento/personalizzazione/customizzazione di </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">software, applicativi e siti web;  </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-                <w:pPr>
+              <w:p w14:paraId="38716460" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="6"/>
                   </w:numPr>
-                  <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">acquisto di </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>LICENZE SOFTWARE O DI ABBONAMENTI</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> per l’utilizzo di licenze software;</w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-                <w:pPr>
+              </w:p>
+              <w:p w14:paraId="38716461" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="6"/>
                   </w:numPr>
-                  <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">realizzazione di </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>PICCOLI INTERVENTI EDILI, MURARI E DI ARREDO</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> strettamente collegati e funzionali alla realizzazione del progetto, che il bando riconosce esclusivamente per un importo massimo di euro 5.000,00; </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-                <w:pPr>
+              <w:p w14:paraId="38716462" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="6"/>
                   </w:numPr>
-                  <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">spese per </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">CONSULENZE </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">specialistiche strategiche per la realizzazione del progetto; </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-                <w:pPr>
+              <w:p w14:paraId="38716463" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="6"/>
                   </w:numPr>
-                  <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...15 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>SPESE</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve"> GENERALI.</w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-                  <w:ind w:left="709" w:right="282" w:firstLine="0"/>
+              </w:p>
+              <w:p w14:paraId="38716464" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:left="709" w:right="282"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                     <w:u w:val="single"/>
-                    <w:rtl w:val="0"/>
-[...14 lines deleted...]
-                  <w:ind w:left="709" w:right="282" w:firstLine="0"/>
+                  </w:rPr>
+                  <w:t>per le quali il beneficiario  non è tenuto a produrre alcuna ulteriore documentazione</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716465" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:left="709" w:right="282"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                     <w:sz w:val="8"/>
                     <w:szCs w:val="8"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-      <w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38716467" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="13.0" w:type="dxa"/>
+        <w:tblStyle w:val="affa"/>
+        <w:tblW w:w="9825" w:type="dxa"/>
+        <w:tblInd w:w="13" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9825"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E94B54" w14:paraId="38716489" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="fbd5b5" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD5B5"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:p w14:paraId="38716468" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-              <w:widowControl w:val="1"/>
+              <w:pStyle w:val="LO-normal"/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-              <w:ind w:left="850.3937007874016" w:right="0" w:hanging="708.6614173228347"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="850" w:hanging="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐</w:t>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">2.0</w:t>
+              <w:t>2.0</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">: Il progetto comprende spese </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">per acquisizione di beni alimentati per almeno l’80% da FONTI RINNOVABILI. </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonte energetica utilizzata è </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">(</w:t>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">nel caso sia flaggata tale opzione si scelga uno dei casi sottostanti</w:t>
+              <w:t>nel caso sia flaggata tale opzione si scelga uno dei casi sottostanti</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">):</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w14:paraId="38716469" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="1133" w:right="205" w:hanging="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐</w:t>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> prodotta da proprio impianto FER (</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:u w:val="single"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">allegare</w:t>
+              <w:t>allegare</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> la certificazione dell'impianto da fonte rinnovabile che alimenta la sede in cui si realizza il progetto o altro documento adeguato quale ad es. una bolletta in cui è evidente che l’impianto è collegato all’utenza aziendale);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w14:paraId="3871646A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="1133" w:right="205" w:hanging="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐</w:t>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> acquistata da società che forniscono energia elettrica da fonte rinnovabile (</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:u w:val="single"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">allegare</w:t>
+              <w:t>allegare</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> contratto di fornitura o bolletta);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w14:paraId="3871646B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="1133" w:right="205" w:hanging="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐</w:t>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> deriva da adesione ad una Comunità energetica (</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:u w:val="single"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">allegare</w:t>
+              <w:t>allegare</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> documentazione comprovante la partecipazione alla comunità energetica).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w14:paraId="3871646C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="120" w:lineRule="auto"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:spacing w:before="120"/>
               <w:ind w:right="205"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:b w:val="1"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Inoltre per </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIASCUN BENE ACQUISITO</w:t>
+              <w:t>Inoltre</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>CIASCUN BENE ACQUISITO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> alimentato da FER si </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">DICHIARA CHE:</w:t>
+              <w:t>DICHIARA CHE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:p w14:paraId="3871646D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
             <w:pPr>
-              <w:spacing w:before="120" w:lineRule="auto"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:spacing w:before="120"/>
               <w:ind w:right="205"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:b w:val="1"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="Table3"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:tblStyle w:val="affb"/>
+              <w:tblW w:w="9345" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
-              <w:tblLook w:val="0600"/>
+              <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="960"/>
               <w:gridCol w:w="1650"/>
               <w:gridCol w:w="1950"/>
               <w:gridCol w:w="1950"/>
               <w:gridCol w:w="2835"/>
-              <w:tblGridChange w:id="0">
-[...7 lines deleted...]
-              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="00E94B54" w14:paraId="38716478" w14:textId="77777777">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="1148"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+                <w:p w14:paraId="3871646E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
-                    <w:ind w:left="-120" w:right="-123" w:firstLine="0"/>
+                    <w:ind w:left="-120" w:right="-123"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Colonna 1 </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+                <w:p w14:paraId="3871646F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">N. RIGA</w:t>
+                    <w:t>N. RIGA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+                <w:p w14:paraId="38716470" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Colonna 2</w:t>
+                    <w:t>Colonna 2</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+                <w:p w14:paraId="38716471" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">MARCA</w:t>
+                    <w:t>MARCA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1950" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+                <w:p w14:paraId="38716472" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Colonna 3</w:t>
+                    <w:t>Colonna 3</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+                <w:p w14:paraId="38716473" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">MODELLO</w:t>
+                    <w:t>MODELLO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1950" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+                <w:p w14:paraId="38716474" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Colonna 4</w:t>
+                    <w:t>Colonna 4</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+                <w:p w14:paraId="38716475" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">FORNITORE</w:t>
+                    <w:t>FORNITORE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+                <w:p w14:paraId="38716476" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
-                    <w:ind w:right="-136.18110236220446"/>
+                    <w:ind w:right="-136"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Colonna 5</w:t>
+                    <w:t>Colonna 5</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+                <w:p w14:paraId="38716477" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Criterio gestione sostenibile rifiuti </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">(ad es. accordi, contratti, fine vita, per i Rifiuti Elettrici ed Elettronici iscrizione ad un Registro AEE</w:t>
+                    <w:t xml:space="preserve">(ad es. accordi, contratti, fine vita, per i Rifiuti Elettrici ed Elettronici iscrizione ad un Registro </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">.</w:t>
+                    <w:t>AEE</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">...)</w:t>
+                    <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rtl w:val="0"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
+                    <w:t>...</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00E94B54" w14:paraId="38716482" w14:textId="77777777">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="1549"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+                <w:p w14:paraId="38716479" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:b w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1</w:t>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1650" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+                <w:p w14:paraId="3871647A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:color w:val="808080"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:color w:val="808080"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Es. ROSSI snc</w:t>
+                    <w:t>Es. ROSSI snc</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1950" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+                <w:p w14:paraId="3871647B" w14:textId="23A8BB37" w:rsidR="00E94B54" w:rsidRDefault="00D77D2D">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:color w:val="808080"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:color w:val="808080"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Modello xxy</w:t>
+                    <w:t xml:space="preserve">Modello </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
+                      <w:color w:val="808080"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>xxy</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1950" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="100" w:type="dxa"/>
+                    <w:left w:w="100" w:type="dxa"/>
+                    <w:bottom w:w="100" w:type="dxa"/>
+                    <w:right w:w="100" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="3871647C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:right="-12"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
+                      <w:color w:val="808080"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>XX</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                    <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="ffffff" w:val="clear"/>
-[...5 lines deleted...]
-                  </w:tcMar>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+                <w:p w14:paraId="3871647D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-12"/>
-                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...39 lines deleted...]
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                      <w:color w:val="ff0000"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Per i RAEE </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">iscrizione ad un registro delle AEE da </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">parte di:</w:t>
+                    <w:t>parte di:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+                <w:p w14:paraId="3871647E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
-                    <w:ind w:left="283.4645669291342" w:right="-12" w:hanging="225"/>
+                    <w:ind w:right="-12"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">produttore</w:t>
+                    <w:t>produttore</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+                <w:p w14:paraId="3871647F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
-                    <w:ind w:left="283.4645669291342" w:right="-12" w:hanging="225"/>
+                    <w:ind w:right="-12"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">fornitore;</w:t>
+                    <w:t>fornitore;</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+                <w:p w14:paraId="38716480" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
-                    <w:ind w:left="283.4645669291342" w:right="-150.2362204724409" w:hanging="225"/>
+                    <w:ind w:right="-150"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">beneficiario;</w:t>
+                    <w:t>beneficiario;</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+                <w:p w14:paraId="38716481" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                   <w:pPr>
+                    <w:pStyle w:val="LO-normal"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
-                    <w:ind w:left="283.4645669291342" w:right="-150.2362204724409" w:hanging="225"/>
+                    <w:ind w:right="-150"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                      <w:i w:val="1"/>
+                      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                      <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="white"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">non è stato possibile reperire le informazioni circa l’iscrizione al registro AEE e il beneficiario si impegna a smaltire il bene a fine vita attraverso soggetto terzo autorizzato iscritto RAEE</w:t>
+                    <w:t>non è stato possibile reperire le informazioni circa l’iscrizione al registro AEE e il beneficiario si impegna a smaltire il bene a fine vita attraverso soggetto terzo autorizzato iscritto RAEE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:p w14:paraId="38716483" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLONNA 1: indicare il numero progressivo della riga;</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>COLONNA 1: indicare il numero progressivo della riga;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w14:paraId="38716484" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLONNA 2: indicare la marca del bene acquisito;</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>COLONNA 2: indicare la marca del bene acquisito;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w14:paraId="38716485" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLONNA 3: indicare il modello del bene acquisito;</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>COLONNA 3: indicare il modello del bene acquisito;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w14:paraId="38716486" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">COLONNA 4: indicare l’eventuale fornitore o venditore del bene acquisito. Il campo può essere ripetuto uguale alla colonna 2 se   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:p w14:paraId="38716487" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">si acquista direttamente dal produttore;</w:t>
+              <w:t>si acquista direttamente dal produttore;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:p w14:paraId="38716488" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLONNA 5:  indicare il criterio di gestione dei rifiuti previsto per i beni acquisito(accordi, contratti per fine vita, per i RAEE indicare chi tra il produttore, fornitore, beneficiario è iscritto ad un Registro dei soggetti obbligati al finanziamento dei sistemi di gestione dei AEE oppure dichiarare il punto 4).</w:t>
+              <w:t>COLONNA 5:  indicare il criterio di gestione dei rifiuti previsto per i beni acquisito(accordi, contratti per fine vita, per i RAEE indicare chi tra il produttore, fornitore, beneficiario è iscritto ad un Registro dei soggetti obbligati al finanziamento dei sistemi di gestione dei AEE oppure dichiarare il punto 4).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
-      <w:pPr>
+    <w:p w14:paraId="3871648A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-          <w:pgMar w:bottom="765" w:top="1417" w:left="1134" w:right="1134" w:header="708" w:footer="708"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E94B54">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1417" w:right="1134" w:bottom="765" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-      <w:pPr>
+    <w:p w14:paraId="3871648B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-12" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+        <w:ind w:right="-12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:lock w:val="contentLocked"/>
+        <w:tag w:val="goog_rdk_1"/>
         <w:id w:val="-477750035"/>
-        <w:tag w:val="goog_rdk_1"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table4"/>
-[...2 lines deleted...]
-            <w:tblInd w:w="-425.0" w:type="dxa"/>
+            <w:tblStyle w:val="affc"/>
+            <w:tblW w:w="14820" w:type="dxa"/>
+            <w:tblInd w:w="-425" w:type="dxa"/>
             <w:tblBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-              <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0400"/>
+            <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="720"/>
             <w:gridCol w:w="885"/>
             <w:gridCol w:w="870"/>
             <w:gridCol w:w="930"/>
             <w:gridCol w:w="3825"/>
             <w:gridCol w:w="3120"/>
             <w:gridCol w:w="4470"/>
-            <w:tblGridChange w:id="0">
-[...9 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="3871648D" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:cantSplit/>
+              <w:trHeight w:val="390"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="14820" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-                <w:pPr>
+              <w:p w14:paraId="3871648C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="850.3937007874016" w:hanging="708.6614173228347"/>
+                  <w:ind w:left="850" w:hanging="708"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>3.0</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> il progetto comprende l’acquisto di </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>servizi IT</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> (erogati nella soluzione cloud computing e software as a service) e l’acquisizione di: i</w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">mpianti, macchinari, attrezzature, hardware e altri beni strumentali tangibili </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">in possesso di CERTIFICAZIONI/ETICHETTE AMBIENTALI </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>allegate in Sfinge 2020</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ed elencate nella </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>tabella elenco prodotti</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>rendicontati</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> che segue.</w:t>
-                </w:r>
-[...3 lines deleted...]
-                  </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="3871648F" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:cantSplit/>
+              <w:trHeight w:val="390"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="14820" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-                <w:pPr>
+              <w:p w14:paraId="3871648E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...20 lines deleted...]
-                    <w:color w:val="ff0000"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>TABELLA ELENCO PRODOTTI</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
-                  <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
-[...4 lines deleted...]
-                  </w:rPr>
+                  <w:footnoteReference w:id="2"/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164A2" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:cantSplit/>
+              <w:trHeight w:val="1890"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-                <w:pPr>
+              <w:p w14:paraId="38716490" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="-120" w:right="-123.66141732283467" w:firstLine="0"/>
+                  <w:ind w:left="-120" w:right="-123"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                    <w:b w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Colonna </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">1 </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-                <w:pPr>
+              <w:p w14:paraId="38716491" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:b w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:b w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">N. RIGA</w:t>
+                  </w:rPr>
+                  <w:t>N. RIGA</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
-                <w:pPr>
+              <w:p w14:paraId="38716492" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 2</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716493" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:b w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:b w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">MARCA</w:t>
+                  </w:rPr>
+                  <w:t>MARCA</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
-                <w:pPr>
+              <w:p w14:paraId="38716494" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 3</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716495" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:b w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:b w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">MODELLO</w:t>
+                  </w:rPr>
+                  <w:t>MODELLO</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
-                <w:pPr>
+              <w:p w14:paraId="38716496" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 4</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716497" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:b w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:b w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">FORNITORE</w:t>
+                  </w:rPr>
+                  <w:t>FORNITORE</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-                <w:pPr>
+              <w:p w14:paraId="38716498" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716499" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>TIPO DI “CERTIFICATO”</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871649A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...15 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Ripetere la sola dicitura pertinente </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-                <w:pPr>
+              <w:p w14:paraId="3871649B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...20 lines deleted...]
-                  </w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>per ciascun bene</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-                <w:pPr>
+              <w:p w14:paraId="3871649C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 6</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871649D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-                    <w:color w:val="0000ff"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="0000FF"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:b w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">NOME ALLEGATO FILE DEL CERTIFICATO </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                    <w:color w:val="0000ff"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="0000FF"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">(preferibilmente unico pdf per tutte le certificazioni)</w:t>
+                  </w:rPr>
+                  <w:t>(preferibilmente unico pdf per tutte le certificazioni)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="ebf1dd" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EBF1DD"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
-                <w:pPr>
+              <w:p w14:paraId="3871649E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
-                  <w:ind w:right="-136.18110236220446"/>
+                  <w:ind w:right="-136"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Colonna 7</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871649F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>CRITERIO GESTIONE SOSTENIBILE RIFIUTI</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164A0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...36 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>(ad es. accordi, contratti, fine vita, per i Rifiuti Elettrici ed Elettronici iscrizione ad un Registro AEE</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>...)</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Ripetere la sola dicitura pertinente </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-                <w:pPr>
+              <w:p w14:paraId="387164A1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...19 lines deleted...]
-                  </w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>per ciascun bene</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164BB" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="2334"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-                <w:pPr>
+              <w:p w14:paraId="387164A3" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="1" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
                 <w:bookmarkEnd w:id="1"/>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                  <w:t xml:space="preserve">1</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-                <w:pPr>
+              <w:p w14:paraId="387164A4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Es. ROSSI snc</w:t>
+                  </w:rPr>
+                  <w:t>Es. ROSSI snc</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
-                <w:pPr>
+              <w:p w14:paraId="387164A5" w14:textId="763231FF" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...2 lines deleted...]
-                </w:r>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Modello </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>xxy</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-                <w:pPr>
+              <w:p w14:paraId="387164A6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">xxx</w:t>
+                  </w:rPr>
+                  <w:t>xxx</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
-                <w:pPr>
+              <w:p w14:paraId="387164A7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...12 lines deleted...]
-                    <w:rtl w:val="0"/>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Certificazione ISO 50600 </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
-                <w:pPr>
+              <w:p w14:paraId="387164A8" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Certificazione ISO 14024 di tipo I</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164A9" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...12 lines deleted...]
-                    <w:rtl w:val="0"/>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Electronic Product Environmental Assessment Tool (EPEAT) </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-                <w:pPr>
+              <w:p w14:paraId="387164AA" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...12 lines deleted...]
-                    <w:rtl w:val="0"/>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Ecolabel, EPA ENERGY STAR o Blauer Engel, TCO Certified o altra etichetta equivalente, </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
-                <w:pPr>
+              <w:p w14:paraId="387164AB" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>TUV Green Product Mark;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164AC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Etichetta ambientale di tipo 1 equivalente: indicare quale _____________ e allegarla;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164AD" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...12 lines deleted...]
-                    <w:rtl w:val="0"/>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Reach 1097/2006 </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
-                <w:pPr>
+              <w:p w14:paraId="387164AE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>RoHS 2011/65/EU</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164AF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Ecodesign 424/2019</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>Compatibilità elettromagnetica 2014/30/UE direttiva EMC</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Conformità all’ European Code of Conduct for Data Center Energy Efficiency;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B2" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Conformità alle Best Practice Guidelines for the European Code of Conduct for Data Centre Energy Efficiency 2021 (JRC);</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B3" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-[...18 lines deleted...]
-                <w:pPr>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Adesione alle pratiche raccomandate contenute nel CEN-CENELEC documento CLC TR50600-99-1</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
-                  <w:spacing w:after="20" w:lineRule="auto"/>
-                  <w:ind w:left="283" w:right="-11" w:hanging="360"/>
+                  <w:spacing w:after="20"/>
+                  <w:ind w:right="-11"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...11 lines deleted...]
-                  <w:t xml:space="preserve">per i prodotti oggetto di ricondizionamento/rifabbricazione conformità a BS 8887‐220:2010 - "Design for manufacture, assembly, disassembly and end‐of‐life processing (MADE). The process of remanufacture. Specification (applicable to remanufacture processes)"; BS 8887-240:2011 - "Design for manufacture, assembly, disassembly and end-of-life processing (MADE). Reconditioning (applicable to refurbished/reconditioned equipment)" o certificazione ai sensi della EN 50614 [Riutilizzo].</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>per i prodotti oggetto di ricondizionamento/rifabbricazione conformità a BS 8887‐220:2010 - "Design for manufacture, assembly, disassembly and end‐of‐life processing (MADE). The process of remanufacture. Specification (applicable to remanufacture processes)"; BS 8887-240:2011 - "Design for manufacture, assembly, disassembly and end-of-life processing (MADE). Reconditioning (applicable to refurbished/reconditioned equipment)" o certificazione ai sensi della EN 50614 [Riutilizzo].</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-                <w:pPr>
+              <w:p w14:paraId="387164B5" w14:textId="33BA2C9E" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
-                <w:pPr>
+              <w:p w14:paraId="387164B6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:color w:val="ff0000"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
-                    <w:rtl w:val="0"/>
-[...37 lines deleted...]
-                    <w:i w:val="1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Per i RAEE </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">iscrizione ad un registro delle AEE da </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:rtl w:val="0"/>
-[...5 lines deleted...]
-                <w:pPr>
+                  </w:rPr>
+                  <w:t>parte di:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="1"/>
                   </w:numPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:right="-12" w:hanging="360"/>
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                  <w:ind w:right="-12"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:u w:val="none"/>
-[...5 lines deleted...]
-                    <w:i w:val="1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:rtl w:val="0"/>
-[...5 lines deleted...]
-                <w:pPr>
+                  </w:rPr>
+                  <w:t>produttore</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B8" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="1"/>
                   </w:numPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="720" w:right="-12" w:hanging="360"/>
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                  <w:ind w:right="-12"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:u w:val="none"/>
-[...5 lines deleted...]
-                    <w:i w:val="1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:rtl w:val="0"/>
-[...5 lines deleted...]
-                <w:pPr>
+                  </w:rPr>
+                  <w:t>fornitore;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164B9" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="1"/>
                   </w:numPr>
-                  <w:ind w:left="720" w:right="-150.2362204724409" w:hanging="360"/>
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                  <w:ind w:right="-150"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:rtl w:val="0"/>
-[...5 lines deleted...]
-                <w:pPr>
+                  </w:rPr>
+                  <w:t>beneficiario;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164BA" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="1"/>
                   </w:numPr>
-                  <w:ind w:left="720" w:right="-150.2362204724409" w:hanging="360"/>
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                  <w:ind w:right="-150"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:i w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="white"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>non è stato possibile reperire le informazioni circa l’iscrizione al registro AEE e il beneficiario si impegna a smaltire il bene a fine vita attraverso soggetto terzo autorizzato iscritto RAEE</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
-[...3 lines deleted...]
-            </w:trPr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164C3" w14:textId="77777777">
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-                <w:pPr>
+              <w:p w14:paraId="387164BC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">2</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>2</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-                <w:pPr>
+              <w:p w14:paraId="387164BD" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>Es.BIANCHI &amp;co</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-                <w:pPr>
+              <w:p w14:paraId="387164BE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>Modello xxy</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
-                <w:pPr>
+              <w:p w14:paraId="387164BF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>Es. ROSSI &amp;co</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-                <w:pPr>
+              <w:p w14:paraId="387164C0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                    <w:i w:val="1"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>Es. ROHS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
-                <w:pPr>
+              <w:p w14:paraId="387164C1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-                <w:pPr>
+              <w:p w14:paraId="387164C2" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
-[...3 lines deleted...]
-            </w:trPr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164CB" w14:textId="77777777">
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
-                <w:pPr>
+              <w:p w14:paraId="387164C4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">…</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>…</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
-                <w:pPr>
+              <w:p w14:paraId="387164C5" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
-                <w:pPr>
+              <w:p w14:paraId="387164C6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
-                <w:pPr>
+              <w:p w14:paraId="387164C7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
-                <w:pPr>
+              <w:p w14:paraId="387164C8" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
-                <w:pPr>
+              <w:p w14:paraId="387164C9" w14:textId="5A2CC7B1" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-                <w:pPr>
+              <w:p w14:paraId="387164CA" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
-[...3 lines deleted...]
-            </w:trPr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164D3" w14:textId="77777777">
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-                <w:pPr>
+              <w:p w14:paraId="387164CC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">…</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>…</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
-                <w:pPr>
+              <w:p w14:paraId="387164CD" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
-                <w:pPr>
+              <w:p w14:paraId="387164CE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
-                <w:pPr>
+              <w:p w14:paraId="387164CF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
-                <w:pPr>
+              <w:p w14:paraId="387164D0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
-                <w:pPr>
+              <w:p w14:paraId="387164D1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
-                <w:pPr>
+              <w:p w14:paraId="387164D2" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
-[...3 lines deleted...]
-            </w:trPr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164DB" w14:textId="77777777">
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
-                <w:pPr>
+              <w:p w14:paraId="387164D4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">…</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>…</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
-                <w:pPr>
+              <w:p w14:paraId="387164D5" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-                <w:pPr>
+              <w:p w14:paraId="387164D6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
-                <w:pPr>
+              <w:p w14:paraId="387164D7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
-                <w:pPr>
+              <w:p w14:paraId="387164D8" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-                <w:pPr>
+              <w:p w14:paraId="387164D9" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
-                <w:pPr>
+              <w:p w14:paraId="387164DA" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
-[...3 lines deleted...]
-            </w:trPr>
+          <w:tr w:rsidR="00E94B54" w14:paraId="387164E3" w14:textId="77777777">
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="720" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-                <w:pPr>
+              <w:p w14:paraId="387164DC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">…</w:t>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>…</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="885" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-                <w:pPr>
+              <w:p w14:paraId="387164DD" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="870" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-                <w:pPr>
+              <w:p w14:paraId="387164DE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="930" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
-                <w:pPr>
+              <w:p w14:paraId="387164DF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3825" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
-                <w:pPr>
+              <w:p w14:paraId="387164E0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-                <w:pPr>
+              <w:p w14:paraId="387164E1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcW w:w="4470" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
-                <w:pPr>
+              <w:p w14:paraId="387164E2" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-12"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
-      <w:pPr>
+    <w:p w14:paraId="387164E4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00E94B54">
           <w:type w:val="continuous"/>
-          <w:pgSz w:h="11906" w:w="16838" w:orient="landscape"/>
-          <w:pgMar w:bottom="765" w:top="1417" w:left="1134" w:right="1134" w:header="708" w:footer="708"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1417" w:right="1134" w:bottom="765" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
-      <w:pPr>
+    <w:p w14:paraId="387164E5" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
-      <w:pPr>
+    <w:p w14:paraId="387164E6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sdt>
-[...48 lines deleted...]
-                  <w:widowControl w:val="1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affd"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="-1" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E94B54" w14:paraId="38716511" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_3"/>
+              <w:id w:val="-1665206100"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="387164E7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:pBdr>
-                    <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                    <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
                   </w:pBdr>
-                  <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-                  <w:ind w:left="850.3937007874016" w:right="0" w:hanging="708.6614173228347"/>
+                  <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="850" w:hanging="708"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve"> 4.0</w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>: in caso di applicazione di misure dell'</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Allegato 3 DECRETO MINISTERIALE  10 febbraio 2022</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve">: In analogia con quanto dichiarato in sede di presentazione della domanda circa l’assolvimento del principio DNSH e con quanto previsto nell’Allegato 3 del Decreto ministeriale 10 febbraio 2022, il beneficiario  ha adottato una delle seguenti </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">misure atte a migliorare la propria sostenibilità energetica </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-                  <w:ind w:left="850.3937007874017" w:right="205.8661417322844" w:firstLine="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:i/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>(scegliere almeno un’opzione</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164E8" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:left="850" w:right="205"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:ind w:left="850.3937007874017" w:right="205.8661417322844" w:firstLine="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>☐ introduzione di sistemi di monitoraggio dei consumi energetici;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164E9" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:left="850" w:right="205"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...13 lines deleted...]
-                  <w:ind w:left="850.3937007874017" w:right="205.8661417322844" w:firstLine="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>☐ installazione di impianti di produzione di energia termica o elettrica da fonte rinnovabile per l’autoconsumo;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164EA" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:left="850" w:right="205"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-                  <w:ind w:right="205.8661417322844"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                  <w:t>☐ soluzioni atte a consentire un miglioramento dell’efficienza energetica degli edifici in cui è esercitata l’attività economica.</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164EB" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:right="205"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Inoltre per </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    <w:rtl w:val="0"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                  <w:t>CIASCUN BENE ACQUISITO che ricade in questa casistica</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> si </w:t>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                  <w:ind w:right="205.8661417322844"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>DICHIARA CHE:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="387164EC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:spacing w:before="120"/>
+                  <w:ind w:right="205"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-                </w:r>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
               <w:sdt>
                 <w:sdtPr>
-                  <w:lock w:val="contentLocked"/>
+                  <w:tag w:val="goog_rdk_2"/>
                   <w:id w:val="-1248632035"/>
-                  <w:tag w:val="goog_rdk_2"/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:tbl>
                     <w:tblPr>
-                      <w:tblStyle w:val="Table6"/>
-[...1 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:tblStyle w:val="affe"/>
+                      <w:tblW w:w="9405" w:type="dxa"/>
+                      <w:tblInd w:w="0" w:type="dxa"/>
                       <w:tblBorders>
-                        <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-                        <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                       </w:tblBorders>
                       <w:tblLayout w:type="fixed"/>
-                      <w:tblLook w:val="0600"/>
+                      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="930"/>
                       <w:gridCol w:w="1770"/>
                       <w:gridCol w:w="1905"/>
                       <w:gridCol w:w="1830"/>
                       <w:gridCol w:w="2970"/>
-                      <w:tblGridChange w:id="0">
-[...7 lines deleted...]
-                      </w:tblGridChange>
                     </w:tblGrid>
-                    <w:tr>
+                    <w:tr w:rsidR="00E94B54" w14:paraId="387164F8" w14:textId="77777777">
                       <w:trPr>
-                        <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                        <w:tblHeader w:val="0"/>
+                        <w:trHeight w:val="2400"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="930" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+                        <w:p w14:paraId="387164ED" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
-                            <w:ind w:left="-120" w:right="-123.66141732283467" w:firstLine="0"/>
+                            <w:ind w:left="-120" w:right="-123"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Colonna 1 </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+                        <w:p w14:paraId="387164EE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">N. RIGA</w:t>
+                            <w:t>N. RIGA</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1770" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+                        <w:p w14:paraId="387164EF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Colonna 2</w:t>
+                            <w:t>Colonna 2</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+                        <w:p w14:paraId="387164F0" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">MARCA</w:t>
+                            <w:t>MARCA</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1905" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+                        <w:p w14:paraId="387164F1" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Colonna 3</w:t>
+                            <w:t>Colonna 3</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+                        <w:p w14:paraId="387164F2" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">MODELLO</w:t>
+                            <w:t>MODELLO</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1830" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+                        <w:p w14:paraId="387164F3" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Colonna 4</w:t>
+                            <w:t>Colonna 4</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+                        <w:p w14:paraId="387164F4" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">FORNITORE</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>FORNITORE</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="2970" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+                        <w:p w14:paraId="387164F5" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
-                            <w:ind w:right="-136.18110236220446"/>
+                            <w:ind w:right="-136"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Colonna 5</w:t>
+                            <w:t>Colonna 5</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+                        <w:p w14:paraId="387164F6" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">CRITERIO GESTIONE SOSTENIBILE RIFIUTI</w:t>
+                            <w:t>CRITERIO GESTIONE SOSTENIBILE RIFIUTI</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+                        <w:p w14:paraId="387164F7" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">(ad es. accordi, contratti, fine vita, per i Rifiuti Elettrici ed Elettronici iscrizione ad un Registro AEE</w:t>
+                            <w:t>(ad es. accordi, contratti, fine vita, per i Rifiuti Elettrici ed Elettronici iscrizione ad un Registro AEE</w:t>
                           </w:r>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">.</w:t>
+                            <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">...)</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>...)</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr>
-[...3 lines deleted...]
-                      </w:trPr>
+                    <w:tr w:rsidR="00E94B54" w14:paraId="38716502" w14:textId="77777777">
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="930" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+                        <w:p w14:paraId="387164F9" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">1</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1770" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+                        <w:p w14:paraId="387164FA" w14:textId="2B99C4D7" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Es. ROSSI snc</w:t>
+                            <w:t xml:space="preserve">Es. ROSSI </w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1905" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+                        <w:p w14:paraId="387164FB" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Modello xxy</w:t>
+                            <w:t>Modello xxy</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1830" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:tcMar>
-                            <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-                            <w:right w:w="100.0" w:type="dxa"/>
+                            <w:top w:w="100" w:type="dxa"/>
+                            <w:left w:w="100" w:type="dxa"/>
+                            <w:bottom w:w="100" w:type="dxa"/>
+                            <w:right w:w="100" w:type="dxa"/>
                           </w:tcMar>
-                          <w:vAlign w:val="top"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+                        <w:p w14:paraId="387164FC" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">XX</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>XX</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
+                          <w:tcW w:w="2970" w:type="dxa"/>
                           <w:tcBorders>
-                            <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                            <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+                            <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           </w:tcBorders>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+                        <w:p w14:paraId="387164FD" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                              <w:color w:val="ff0000"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
+                              <w:color w:val="FF0000"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Per i RAEE </w:t>
                           </w:r>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
                             <w:t xml:space="preserve">iscrizione ad un registro delle AEE da </w:t>
                           </w:r>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:highlight w:val="white"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">parte di:</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>parte di:</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+                        <w:p w14:paraId="387164FE" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
                               <w:numId w:val="2"/>
                             </w:numPr>
                             <w:spacing w:line="276" w:lineRule="auto"/>
-                            <w:ind w:left="360" w:right="-12"/>
+                            <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">produttore</w:t>
+                            <w:t>produttore</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+                        <w:p w14:paraId="387164FF" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
                               <w:numId w:val="2"/>
                             </w:numPr>
                             <w:spacing w:line="276" w:lineRule="auto"/>
-                            <w:ind w:left="360" w:right="-12"/>
+                            <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">fornitore</w:t>
+                            <w:t>fornitore</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+                        <w:p w14:paraId="38716500" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
                               <w:numId w:val="2"/>
                             </w:numPr>
-                            <w:ind w:left="360" w:right="-150"/>
+                            <w:ind w:right="-150"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">beneficiario</w:t>
+                            <w:t>beneficiario</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+                        <w:p w14:paraId="38716501" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
                               <w:numId w:val="2"/>
                             </w:numPr>
-                            <w:ind w:left="360" w:right="-12"/>
+                            <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+                              <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">non è stato possibile reperire le informazioni circa l’iscrizione al registro AEE e il beneficiario si impegna a smaltire il bene a fine vita attraverso soggetto terzo autorizzato iscritto RAEE</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>non è stato possibile reperire le informazioni circa l’iscrizione al registro AEE e il beneficiario si impegna a smaltire il bene a fine vita attraverso soggetto terzo autorizzato iscritto RAEE</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr>
-[...3 lines deleted...]
-                      </w:trPr>
+                    <w:tr w:rsidR="00E94B54" w14:paraId="38716508" w14:textId="77777777">
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="930" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+                        <w:p w14:paraId="38716503" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">2</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1770" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+                        <w:p w14:paraId="38716504" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Es.BIANCHI &amp;co</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>Es.BIANCHI &amp;co</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1905" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+                        <w:p w14:paraId="38716505" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Modello xxy</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>Modello xxy</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="1830" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:tcMar>
-                            <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-                            <w:right w:w="100.0" w:type="dxa"/>
+                            <w:top w:w="100" w:type="dxa"/>
+                            <w:left w:w="100" w:type="dxa"/>
+                            <w:bottom w:w="100" w:type="dxa"/>
+                            <w:right w:w="100" w:type="dxa"/>
                           </w:tcMar>
-                          <w:vAlign w:val="top"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+                        <w:p w14:paraId="38716506" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:ind w:right="-12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:i w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:i/>
                               <w:color w:val="808080"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
-                              <w:rtl w:val="0"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">XX</w:t>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:t>XX</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:shd w:fill="ffffff" w:val="clear"/>
+                          <w:tcW w:w="2970" w:type="dxa"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:tcMar>
-                            <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-                            <w:right w:w="100.0" w:type="dxa"/>
+                            <w:top w:w="100" w:type="dxa"/>
+                            <w:left w:w="100" w:type="dxa"/>
+                            <w:bottom w:w="100" w:type="dxa"/>
+                            <w:right w:w="100" w:type="dxa"/>
                           </w:tcMar>
-                          <w:vAlign w:val="top"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+                        <w:p w14:paraId="38716507" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
                           <w:pPr>
+                            <w:pStyle w:val="LO-normal"/>
                             <w:widowControl w:val="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                              <w:b w:val="1"/>
+                              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                              <w:b/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
-                <w:pPr>
+              <w:p w14:paraId="38716509" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="-11"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3871650A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
-                  <w:rPr/>
-[...17 lines deleted...]
-                <w:pPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>COLONNA 1: indicare il numero progressivo della riga;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871650B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
-                  <w:rPr/>
-[...17 lines deleted...]
-                <w:pPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>COLONNA 2: indicare la marca del bene acquisito;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871650C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
-                  <w:rPr/>
-[...17 lines deleted...]
-                <w:pPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>COLONNA 3: indicare il modello del bene acquisito;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871650D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...9 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">COLONNA 4: indicare l’eventuale fornitore o venditore del bene acquisito. Il campo può essere ripetuto uguale alla colonna 2 se   </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
-                <w:pPr>
+              <w:p w14:paraId="3871650E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...15 lines deleted...]
-                <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>si acquista direttamente dal produttore;</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3871650F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...34 lines deleted...]
-      <w:pPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>COLONNA 5: indicare il criterio di gestione dei rifiuti previsto per i beni acquisiti (accordi, contratti per fine vita, per i RAEE indicare chi tra il produttore/fornitore/beneficiario è iscritto ad un Registro dei soggetti obbligati al finanziamento dei sistemi di gestione dei AEE oppure dichiarare il punto 4).</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="38716510" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:pStyle w:val="LO-normal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38716512" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-      <w:pPr>
+    <w:p w14:paraId="38716513" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
-      <w:pPr>
+    <w:p w14:paraId="38716514" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
-      <w:pPr>
+    <w:p w14:paraId="38716515" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-      <w:pPr>
+    <w:p w14:paraId="38716516" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
-      <w:pPr>
+    <w:p w14:paraId="38716517" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1153"/>
+          <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table7"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="afff"/>
+        <w:tblW w:w="9810" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9810"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E94B54" w14:paraId="38716520" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="dbeef3" w:val="clear"/>
+            <w:tcW w:w="9810" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+          <w:p w14:paraId="38716518" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-              <w:widowControl w:val="1"/>
+              <w:pStyle w:val="LO-normal"/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-              <w:ind w:left="708.6614173228347" w:right="0" w:hanging="720"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="708" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐</w:t>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">5.0</w:t>
+              <w:t>5.0</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">di non ritenere applicabili le clausole di esclusione ex ante previste ai fini del rispetto del principio DNSH</w:t>
+              <w:t>di non ritenere applicabili le clausole di esclusione ex ante previste ai fini del rispetto del principio DNSH</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">, o di non poter dimostrare tale assolvimento in fase rendicontazione. Pertanto, si allega alla presente una </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">“</w:t>
+              <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELAZIONE DNSH</w:t>
+              <w:t>RELAZIONE DNSH</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:color w:val="ff0000"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:customMarkFollows="0" w:id="2"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">”</w:t>
+              <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> che attesta le proprie prestazioni in relazione al criterio DNSH interferente con gli interventi realizzati. In particolare:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+          <w:p w14:paraId="38716519" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="992.1259842519685" w:right="-12" w:hanging="150"/>
+              <w:ind w:left="992" w:right="-12" w:hanging="150"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:u w:val="single"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">relazione alla mitigazione dei cambiamenti climatici</w:t>
+              <w:t>relazione alla mitigazione dei cambiamenti climatici</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> fornisce evidenza che l’operazione finanziata ha comportato una non significativa quantità di emissioni climalteranti rispetto al quadro emissivo di riferimento, considerando anche l’attuazione di opportune misure di compensazione, ove previste.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+          <w:p w14:paraId="3871651A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:right="-12" w:firstLine="0"/>
+              <w:ind w:left="720" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          </w:p>
+          <w:p w14:paraId="3871651B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="311" w:right="-12"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>ELENCO dei beni/servizi descritti nella relazione DNSH:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+          <w:p w14:paraId="3871651C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:shd w:fill="dbeef3" w:val="clear"/>
-[...1 lines deleted...]
-              <w:ind w:left="311" w:right="-12" w:firstLine="0"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:color w:val="0000ff"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELENCO dei beni/servizi descritti nella relazione DNSH:</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+          <w:p w14:paraId="3871651D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:shd w:fill="dbeef3" w:val="clear"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="311" w:right="-12" w:firstLine="0"/>
+              <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:color w:val="0000ff"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">__________________________________________</w:t>
+              <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+          <w:p w14:paraId="3871651E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:shd w:fill="dbeef3" w:val="clear"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="311" w:right="-12" w:firstLine="0"/>
+              <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:color w:val="0000ff"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">__________________________________________</w:t>
+              <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+          <w:p w14:paraId="3871651F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
             <w:pPr>
-              <w:shd w:fill="dbeef3" w:val="clear"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBEEF3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="311" w:right="-12" w:firstLine="0"/>
+              <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:color w:val="0000ff"/>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
-      <w:pPr>
+    <w:p w14:paraId="38716521" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
-      <w:pPr>
+    <w:p w14:paraId="38716522" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
-      <w:pPr>
+    <w:p w14:paraId="38716523" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
-      <w:pPr>
+    <w:p w14:paraId="38716524" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Eventuali note/informazioni che si intendono portare all’attenzione dell’Ente:</w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Eventuali note/informazioni che si intendono portare all’attenzione dell’Ente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
-      <w:pPr>
+    <w:p w14:paraId="38716525" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
-      <w:pPr>
+    <w:p w14:paraId="38716526" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
-      <w:pPr>
+    <w:p w14:paraId="38716527" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
-      <w:pPr>
+    <w:p w14:paraId="38716528" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
-      <w:pPr>
+    <w:p w14:paraId="38716529" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
-      <w:pPr>
+    <w:p w14:paraId="3871652A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3871652B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.3dy6vkm" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DATA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FIRMA DEL RAPPRESENTANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="3871652C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1451"/>
+          <w:tab w:val="left" w:pos="2427"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="3779"/>
+          <w:tab w:val="left" w:pos="4835"/>
+          <w:tab w:val="left" w:pos="5811"/>
+          <w:tab w:val="left" w:pos="9016"/>
+        </w:tabs>
+        <w:ind w:left="70"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3dy6vkm" w:id="2"/>
-[...4 lines deleted...]
-          <w:b w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="3871652D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1451"/>
+          <w:tab w:val="left" w:pos="2427"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="3779"/>
+          <w:tab w:val="left" w:pos="4835"/>
+          <w:tab w:val="left" w:pos="5811"/>
+          <w:tab w:val="left" w:pos="7686"/>
+          <w:tab w:val="left" w:pos="9016"/>
+        </w:tabs>
+        <w:ind w:right="-153"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">FIRMA DEL RAPPRESENTANTE</w:t>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
-      <w:pPr>
+    <w:p w14:paraId="3871652E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00E94B54">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1451"/>
-[...5 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="9016"/>
+          <w:tab w:val="left" w:pos="1451"/>
+          <w:tab w:val="left" w:pos="2427"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="3779"/>
+          <w:tab w:val="left" w:pos="4835"/>
+          <w:tab w:val="left" w:pos="5811"/>
+          <w:tab w:val="left" w:pos="7686"/>
+          <w:tab w:val="left" w:pos="9016"/>
         </w:tabs>
-        <w:ind w:left="70" w:firstLine="0"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:ind w:right="-12"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
-[...80 lines deleted...]
-    <w:sectPr>
+    <w:sectPr w:rsidR="00E94B54">
       <w:type w:val="continuous"/>
-      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
-      <w:pgMar w:bottom="765" w:top="1417" w:left="1134" w:right="1134" w:header="708" w:footer="708"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1134" w:bottom="765" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E702373" w14:textId="77777777" w:rsidR="00D55989" w:rsidRDefault="00D55989">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="499C94DD" w14:textId="77777777" w:rsidR="00D55989" w:rsidRDefault="00D55989">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...3 lines deleted...]
-  <w:font w:name="MS Gothic"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A883BD60-138C-44B7-968D-2C6E07616511}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{3F132D70-6884-4E47-BA93-03FE3EC635C0}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{58D91B6E-46D7-49CF-B8E4-F53C377365AC}"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{53D5F163-6B4F-4B9B-B678-1573DF88F43E}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{AB809D32-053D-427D-92D3-3F0BD07911CF}"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{5A0E99E3-4175-4D87-8C6D-C1DB5F236C8D}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{C2AAB540-1E1B-4B2A-8552-76288348DF12}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{17EE22A5-8540-4F09-8707-2C1081A2770B}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{EC33E2C8-9C3F-41DD-9450-DBBDD2FE72F8}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{5C67FCF8-687E-4B2D-BFD8-636EE2493207}"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{9EA0B749-9B87-4487-9847-48E03FD2914C}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{90852E4D-4F10-4744-B378-C9105F55DBCD}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38716530" w14:textId="7DB4FE65" w:rsidR="00E94B54" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D77D2D">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Istruzioni relative alla compilazione della dichiarazione:</w:t>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1459F98B" w14:textId="77777777" w:rsidR="00D55989" w:rsidRDefault="00D55989">
+      <w:r>
+        <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
-[...111 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1ED54EC7" w14:textId="77777777" w:rsidR="00D55989" w:rsidRDefault="00D55989">
+      <w:r>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="38716533" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Istruzioni relative alla compilazione della tabella elenco prodotti riportata nella seguente pagina</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Istruzioni relative alla compilazione della dichiarazione:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:p w14:paraId="38716534" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 2: indicare la marca del bene acquisito;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Deve essere compilata obbligatoriamente almeno una delle opzioni tra la 1.0, la 2.0, la 3.0 e/o la 4.0. Se si compila l’opzione </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 3: indicare il modello del bene acquisito;</w:t>
+        </w:rPr>
+        <w:t>1.0</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 4: indicare l’eventuale fornitore o venditore del bene acquisito. Il campo può essere ripetuto uguale alla colonna 2 se si acquista direttamente dal produttore;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> non sono necessari altri adempimenti. Se il progetto include anche altre spese, oltre che quelle di cui al punto 1, andrà compilata una delle opzioni successive </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 5: selezionare una delle “certificazioni” tra quelle indicate;</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>senza flaggare l’opzione 1.0</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 6: inserire il nome del file della “certificazione” </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se si compila l’opzione </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+        </w:rPr>
+        <w:t>5.0</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:t xml:space="preserve"> deve essere allegata una </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COLONNA 7: indicare il criterio di gestione dei rifiuti previsto per i beni acquisiti (accordi, contratti per fine vita, per i RAEE indicare chi tra il produttore/fornitore/beneficiario è iscritto ad un Registro </w:t>
+        </w:rPr>
+        <w:t>relazione DNSH</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:t xml:space="preserve"> utilizzando </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">dei soggetti obbligati al finanziamento dei sistemi di gestione dei AEE oppure dichiarare il punto 4).</w:t>
+        </w:rPr>
+        <w:t>il modello fornito dalla Regione</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38716535" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Istruzioni relative alla compilazione della tabella elenco prodotti riportata nella seguente pagina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38716536" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COLONNA 1: indicare il numero progressivo della riga;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38716537" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COLONNA 2: indicare la marca del bene acquisito;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38716538" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COLONNA 3: indicare il modello del bene acquisito;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38716539" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COLONNA 4: indicare l’eventuale fornitore o venditore del bene acquisito. Il campo può essere ripetuto uguale alla colonna 2 se si acquista direttamente dal produttore;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871653A" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COLONNA 5: selezionare una delle “certificazioni” tra quelle indicate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871653B" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COLONNA 6: inserire il nome del file della “certificazione” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(preferibilmente unico pdf per tutte le certificazioni)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871653C" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COLONNA 7: indicare il criterio di gestione dei rifiuti previsto per i beni acquisiti (accordi, contratti per fine vita, per i RAEE indicare chi tra il produttore/fornitore/beneficiario è iscritto ad un Registro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871653D" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dei soggetti obbligati al finanziamento dei sistemi di gestione dei AEE oppure dichiarare il punto 4).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3871653E" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Per la compilazione della RELAZIONE DNSH seguire il template riportato nella modulistica del bando con le relative istruzioni.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3871652F" w14:textId="77777777" w:rsidR="00E94B54" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4819"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38716531" wp14:editId="38716532">
           <wp:extent cx="5985510" cy="422910"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="image1.jpg"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5985510" cy="422910"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11285FC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A24FDBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2409201E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF5A77C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3875A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="515469B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9359AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C31C9F5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62406DBE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CC0F414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="283" w:hanging="225"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E1799E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0906438"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71202159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F46F836"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...551 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="863832157">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1298416423">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1727143420">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="419788916">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="691686956">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="157503691">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="7" w16cid:durableId="1701780385">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="283"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E94B54"/>
+    <w:rsid w:val="003A41C1"/>
+    <w:rsid w:val="00503F46"/>
+    <w:rsid w:val="00524D0B"/>
+    <w:rsid w:val="005C6BC5"/>
+    <w:rsid w:val="00636C2E"/>
+    <w:rsid w:val="00B1236B"/>
+    <w:rsid w:val="00B34F4E"/>
+    <w:rsid w:val="00BB7356"/>
+    <w:rsid w:val="00BC24C0"/>
+    <w:rsid w:val="00C0301B"/>
+    <w:rsid w:val="00D55989"/>
+    <w:rsid w:val="00D77D2D"/>
+    <w:rsid w:val="00E94B54"/>
+    <w:rsid w:val="00EC2535"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3871644A"/>
+  <w15:docId w15:val="{3023F299-CDFE-4052-A3CF-BE6D92A6F0B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it"/>
+        <w:lang w:val="it" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Titolo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...74 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...142 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal7">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal8">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal9">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...8 lines deleted...]
-  <w:style w:type="character" w:styleId="TestocommentoCarattere" w:customStyle="1">
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
     <w:name w:val="Testo commento Carattere"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testocommento"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Annotationreference">
+  <w:style w:type="character" w:styleId="Rimandocommento">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntestazioneCarattere" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00896310"/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="PidipaginaCarattere" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00896310"/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="TestonotaapidipaginaCarattere" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
     <w:name w:val="Testo nota a piè di pagina Carattere"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotaapidipagina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:rsid w:val="00142C5A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Richiamoallanotaapidipagina">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Richiamoallanotaapidipagina">
     <w:name w:val="Richiamo alla nota a piè di pagina"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00142C5A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Contentcontrolboundarysink" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
     <w:name w:val="contentcontrolboundarysink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat w:val="1"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:qFormat/>
     <w:rsid w:val="00951970"/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="CollegamentoInternet">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CollegamentoInternet">
     <w:name w:val="Collegamento Internet"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
-      <w:lang w:bidi="zxx" w:eastAsia="zxx" w:val="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caratterinotaapidipagina">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caratterinotaapidipagina">
     <w:name w:val="Caratteri nota a piè di pagina"/>
-    <w:qFormat w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Richiamoallanotadichiusura">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Richiamoallanotadichiusura">
     <w:name w:val="Richiamo alla nota di chiusura"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caratterinotadichiusura">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caratterinotadichiusura">
     <w:name w:val="Caratteri nota di chiusura"/>
-    <w:qFormat w:val="1"/>
-[...6 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:spacing w:after="120" w:before="240"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elenco">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodeltesto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpotesto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Didascalia">
-    <w:name w:val="Caption"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="1"/>
-      <w:spacing w:after="120" w:before="120"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
     <w:name w:val="Indice"/>
-    <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="1"/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal1" w:default="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
-    <w:qFormat w:val="1"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:eastAsia="NSimSun" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-      <w:lang w:bidi="hi-IN" w:eastAsia="zh-CN" w:val="it-IT"/>
+      <w:rFonts w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationtext">
+  <w:style w:type="paragraph" w:styleId="Testocommento">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
     <w:link w:val="TestocommentoCarattere"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:pPr/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00FE3CBE"/>
     <w:pPr>
-      <w:spacing w:after="0" w:before="0"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="1"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Intestazioneepidipagina">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazioneepidipagina">
     <w:name w:val="Intestazione e piè di pagina"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rPr/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
-    <w:name w:val="Header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
     <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00896310"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
-    <w:name w:val="Footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00896310"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
-[...3 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normale"/>
     <w:link w:val="TestonotaapidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00142C5A"/>
-    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...24 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormala">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalb">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00955072"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table8">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table8">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af6">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af7">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af8">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af9">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afa">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afb">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afc">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afd">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afe">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff0">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff1">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff2">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff3">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff4">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff5">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff6">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff7">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff8">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      <w:strike w:val="0"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff9">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affa">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affb">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affc">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affd">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affe">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afff">
+    <w:basedOn w:val="TableNormalb"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9616,58 +9337,82 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miEmC+Ba+XaYS5tJrfopXbHVOdqLQ==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS52azFwamprYTczM2oaHwoBMRIaChgICVIUChJ0YWJsZS50Ymd0djZrbG1vZXoaHwoBMhIaChgICVIUChJ0YWJsZS5oeHhsY3BndzU0OGMaHwoBMxIaChgICVIUChJ0YWJsZS5jNmkwbHR6aDJkcHgyCWguMzBqMHpsbDIJaC4zMGowemxsMgloLjN6bnlzaDcyCWguM2R5NnZrbTgAciExRzhjTFpUcHlsX25rRF9OS01xSzV1bzl1ckZEanMwRGM=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1764</Words>
+  <Characters>10060</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Regione Emilia-Romagna</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11801</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Ficarelli Monica</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Ficarelli Monica</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC66F9A7D754B040903C9F60AE0448C1</vt:lpwstr>
   </property>
 </Properties>
 </file>