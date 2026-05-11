--- v0 (2026-01-31)
+++ v1 (2026-05-11)
@@ -359,71 +359,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007103A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consapevole delle sanzioni penali in caso di dichiarazioni false e della conseguente decadenza dai benefici eventualmente conseguiti (ai sensi degli artt. 75 e 76 D.P.R. 445/2000</w:t>
       </w:r>
       <w:r w:rsidR="007103A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> e ss.mm.ii.</w:t>
       </w:r>
       <w:r w:rsidRPr="007103A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F40D6B" w:rsidRPr="007103A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007103A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1868,51 +1848,50 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Estremi del pagamento effettuato con </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00343EC5" w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onifico</w:t>
             </w:r>
             <w:r w:rsidR="001E4B55" w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1933,63 +1912,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>RI.BA</w:t>
             </w:r>
             <w:r w:rsidR="001E4B55" w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...11 lines deleted...]
-              <w:t>mandato</w:t>
+              <w:t>/mandato</w:t>
             </w:r>
             <w:r w:rsidR="00462094" w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0002682F" w:rsidRPr="00886532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>ricevuta</w:t>
             </w:r>
             <w:r w:rsidR="001A6081" w:rsidRPr="00886532">
               <w:rPr>
@@ -3013,270 +2980,143 @@
       <w:r w:rsidR="005826EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, come risulta dall’allegata</w:t>
       </w:r>
       <w:r w:rsidR="005826EE" w:rsidRPr="0084459C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> scansione in PDF della copia cartacea del documento giustificativo di spesa e/o di pagamento</w:t>
       </w:r>
       <w:r w:rsidR="003D04D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F4D77A" w14:textId="425B6AFE" w:rsidR="007F0BF4" w:rsidRPr="008B56FE" w:rsidRDefault="00BF3771" w:rsidP="007B219F">
+    <w:p w14:paraId="57EFF009" w14:textId="5D3B8109" w:rsidR="00D671E9" w:rsidRPr="00A41530" w:rsidRDefault="00D671E9" w:rsidP="007B219F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE68A6">
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0084459C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che </w:t>
+      </w:r>
+      <w:r w:rsidR="001701C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tali documenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084459C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verranno conservati</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7FB1" w:rsidRPr="0084459C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, unitamente alla presente dichiarazione,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084459C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agli atti dall’impresa ed esibiti in caso di futuri controlli</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE450F" w:rsidRPr="0084459C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D92FBF" w:rsidRPr="00BE68A6">
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0084459C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00BE68A6" w:rsidRPr="00BE68A6">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="57EFF009" w14:textId="5D3B8109" w:rsidR="00D671E9" w:rsidRPr="00A41530" w:rsidRDefault="00D671E9" w:rsidP="007B219F">
+    <w:p w14:paraId="4CB95AEB" w14:textId="3A7E1574" w:rsidR="00B10F68" w:rsidRPr="00A41530" w:rsidRDefault="00B10F68" w:rsidP="007B219F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084459C">
-[...83 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C52CB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">che i medesimi </w:t>
       </w:r>
       <w:r w:rsidR="00F646FF" w:rsidRPr="00C52CB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i non sono stati utilizzati per ottenere altri finanziamenti pubblici</w:t>
       </w:r>
       <w:r w:rsidR="00EE6D72" w:rsidRPr="00C52CB1">
@@ -3484,103 +3324,79 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Se la firma è autografa (non digitale) è necessario allegare copia fotostatica di valido documento di identità del dichiarante, ai sensi dell’art. 38, comma 3, del D.P.R.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28/12/2000 n. 445 e </w:t>
-[...24 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> 28/12/2000 n. 445 e ss.mm.ii..</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F46CAF" w:rsidRPr="006E2FC9" w:rsidSect="000417B3">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1021" w:bottom="1134" w:left="1021" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67B6B2D5" w14:textId="77777777" w:rsidR="00EB52DA" w:rsidRDefault="00EB52DA">
+    <w:p w14:paraId="77BFA5A6" w14:textId="77777777" w:rsidR="00356D28" w:rsidRDefault="00356D28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41D67673" w14:textId="77777777" w:rsidR="00EB52DA" w:rsidRDefault="00EB52DA">
+    <w:p w14:paraId="30E2C2A3" w14:textId="77777777" w:rsidR="00356D28" w:rsidRDefault="00356D28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3590,51 +3406,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3738,58 +3553,58 @@
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>_rev_00</w:t>
     </w:r>
     <w:r w:rsidR="002B375E" w:rsidRPr="00C223EC">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B0DA7D9" w14:textId="77777777" w:rsidR="00EB52DA" w:rsidRDefault="00EB52DA">
+    <w:p w14:paraId="6E7F1027" w14:textId="77777777" w:rsidR="00356D28" w:rsidRDefault="00356D28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411782FA" w14:textId="77777777" w:rsidR="00EB52DA" w:rsidRDefault="00EB52DA">
+    <w:p w14:paraId="39F3C029" w14:textId="77777777" w:rsidR="00356D28" w:rsidRDefault="00356D28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05B7A12F" w14:textId="51BCF071" w:rsidR="00B11A36" w:rsidRDefault="00E369C9">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r w:rsidRPr="002E24DA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="586106D3" wp14:editId="5381C47B">
           <wp:extent cx="9342408" cy="668814"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Immagine 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -5586,53 +5401,52 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1570386372">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2024503882">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1039088559">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1963801075">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="83572658">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="551043743">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -5695,113 +5509,116 @@
     <w:rsid w:val="002265C3"/>
     <w:rsid w:val="00236896"/>
     <w:rsid w:val="00241D91"/>
     <w:rsid w:val="00244C5D"/>
     <w:rsid w:val="0024708C"/>
     <w:rsid w:val="0025027B"/>
     <w:rsid w:val="002549A3"/>
     <w:rsid w:val="00262269"/>
     <w:rsid w:val="002633F8"/>
     <w:rsid w:val="00263464"/>
     <w:rsid w:val="0027600C"/>
     <w:rsid w:val="0029531B"/>
     <w:rsid w:val="002A59B9"/>
     <w:rsid w:val="002B375E"/>
     <w:rsid w:val="002C24E9"/>
     <w:rsid w:val="002C492B"/>
     <w:rsid w:val="002E637C"/>
     <w:rsid w:val="00310248"/>
     <w:rsid w:val="003105BC"/>
     <w:rsid w:val="00321767"/>
     <w:rsid w:val="00326513"/>
     <w:rsid w:val="00343EC5"/>
     <w:rsid w:val="00347F88"/>
     <w:rsid w:val="00352DCB"/>
     <w:rsid w:val="00353849"/>
+    <w:rsid w:val="00356D28"/>
     <w:rsid w:val="003601F3"/>
     <w:rsid w:val="00380635"/>
     <w:rsid w:val="00394C7F"/>
     <w:rsid w:val="003B7BC1"/>
     <w:rsid w:val="003C63A9"/>
     <w:rsid w:val="003D04D4"/>
     <w:rsid w:val="003E6282"/>
     <w:rsid w:val="003E714F"/>
     <w:rsid w:val="004039F9"/>
     <w:rsid w:val="004144EA"/>
     <w:rsid w:val="00432199"/>
     <w:rsid w:val="00442A7B"/>
     <w:rsid w:val="00452ADF"/>
     <w:rsid w:val="00457BC7"/>
     <w:rsid w:val="00461D8F"/>
     <w:rsid w:val="00462094"/>
     <w:rsid w:val="0047301B"/>
     <w:rsid w:val="00482C36"/>
     <w:rsid w:val="00490E22"/>
     <w:rsid w:val="004948C5"/>
     <w:rsid w:val="00497452"/>
     <w:rsid w:val="004B1ED4"/>
     <w:rsid w:val="004B211A"/>
     <w:rsid w:val="004B469D"/>
     <w:rsid w:val="004C3B8A"/>
     <w:rsid w:val="004C6A86"/>
     <w:rsid w:val="004D3C65"/>
     <w:rsid w:val="004D71F5"/>
     <w:rsid w:val="004F50E2"/>
     <w:rsid w:val="004F5402"/>
     <w:rsid w:val="005022EE"/>
     <w:rsid w:val="005149E0"/>
     <w:rsid w:val="00532E7C"/>
     <w:rsid w:val="00555174"/>
     <w:rsid w:val="005826EE"/>
     <w:rsid w:val="005A0DC4"/>
     <w:rsid w:val="005A17CD"/>
     <w:rsid w:val="005B25F5"/>
     <w:rsid w:val="005C1989"/>
     <w:rsid w:val="005D74C8"/>
     <w:rsid w:val="005F2911"/>
     <w:rsid w:val="005F5CC5"/>
     <w:rsid w:val="00615F3A"/>
     <w:rsid w:val="00621484"/>
     <w:rsid w:val="0062472A"/>
     <w:rsid w:val="00631C99"/>
     <w:rsid w:val="00634C6F"/>
     <w:rsid w:val="00637514"/>
     <w:rsid w:val="00637A77"/>
+    <w:rsid w:val="00657BFE"/>
     <w:rsid w:val="00677E4D"/>
     <w:rsid w:val="00685961"/>
     <w:rsid w:val="00696721"/>
     <w:rsid w:val="00697AD6"/>
     <w:rsid w:val="006C0849"/>
     <w:rsid w:val="006C1603"/>
     <w:rsid w:val="006C53A9"/>
     <w:rsid w:val="006D5F9A"/>
     <w:rsid w:val="006E2FC9"/>
     <w:rsid w:val="006E6703"/>
     <w:rsid w:val="006F0E76"/>
     <w:rsid w:val="006F644C"/>
     <w:rsid w:val="00700716"/>
     <w:rsid w:val="007103A2"/>
+    <w:rsid w:val="00713742"/>
     <w:rsid w:val="00717982"/>
     <w:rsid w:val="00727D59"/>
     <w:rsid w:val="00745385"/>
     <w:rsid w:val="0075733F"/>
     <w:rsid w:val="00771DF6"/>
     <w:rsid w:val="00774497"/>
     <w:rsid w:val="0078177B"/>
     <w:rsid w:val="007844D4"/>
     <w:rsid w:val="007A14EC"/>
     <w:rsid w:val="007A52CB"/>
     <w:rsid w:val="007B1F44"/>
     <w:rsid w:val="007B219F"/>
     <w:rsid w:val="007D0393"/>
     <w:rsid w:val="007E108D"/>
     <w:rsid w:val="007E33A7"/>
     <w:rsid w:val="007E6D90"/>
     <w:rsid w:val="007F0849"/>
     <w:rsid w:val="007F0BF4"/>
     <w:rsid w:val="007F32AC"/>
     <w:rsid w:val="00805E05"/>
     <w:rsid w:val="008130C7"/>
     <w:rsid w:val="00817681"/>
     <w:rsid w:val="00832002"/>
     <w:rsid w:val="00834D75"/>
     <w:rsid w:val="008409D0"/>
@@ -5842,102 +5659,105 @@
     <w:rsid w:val="009D06ED"/>
     <w:rsid w:val="00A068F9"/>
     <w:rsid w:val="00A10F33"/>
     <w:rsid w:val="00A11C74"/>
     <w:rsid w:val="00A1443F"/>
     <w:rsid w:val="00A2153A"/>
     <w:rsid w:val="00A31713"/>
     <w:rsid w:val="00A41530"/>
     <w:rsid w:val="00A41AC6"/>
     <w:rsid w:val="00A45C3D"/>
     <w:rsid w:val="00A505E6"/>
     <w:rsid w:val="00A51A8E"/>
     <w:rsid w:val="00A75ADA"/>
     <w:rsid w:val="00A8329B"/>
     <w:rsid w:val="00A94B34"/>
     <w:rsid w:val="00AA5DBC"/>
     <w:rsid w:val="00AB25D1"/>
     <w:rsid w:val="00AC1296"/>
     <w:rsid w:val="00AE450F"/>
     <w:rsid w:val="00AE7208"/>
     <w:rsid w:val="00B06C3A"/>
     <w:rsid w:val="00B10F68"/>
     <w:rsid w:val="00B11A36"/>
     <w:rsid w:val="00B12D0E"/>
     <w:rsid w:val="00B15DB6"/>
+    <w:rsid w:val="00B251E9"/>
     <w:rsid w:val="00B302C5"/>
     <w:rsid w:val="00B3192F"/>
     <w:rsid w:val="00B45559"/>
     <w:rsid w:val="00B755E5"/>
     <w:rsid w:val="00B81842"/>
     <w:rsid w:val="00B97BBE"/>
     <w:rsid w:val="00BC1BD7"/>
     <w:rsid w:val="00BE68A6"/>
     <w:rsid w:val="00BF0B54"/>
     <w:rsid w:val="00BF3771"/>
     <w:rsid w:val="00C01C8E"/>
     <w:rsid w:val="00C213A7"/>
     <w:rsid w:val="00C223EC"/>
     <w:rsid w:val="00C45523"/>
     <w:rsid w:val="00C52CB1"/>
     <w:rsid w:val="00C63D06"/>
     <w:rsid w:val="00C66384"/>
     <w:rsid w:val="00C710AB"/>
     <w:rsid w:val="00C74F85"/>
     <w:rsid w:val="00C81F56"/>
+    <w:rsid w:val="00C852C7"/>
     <w:rsid w:val="00CB37B1"/>
     <w:rsid w:val="00CB3DD2"/>
     <w:rsid w:val="00CD4F17"/>
     <w:rsid w:val="00CE2120"/>
     <w:rsid w:val="00CE6341"/>
     <w:rsid w:val="00CF4103"/>
     <w:rsid w:val="00D37113"/>
     <w:rsid w:val="00D54849"/>
     <w:rsid w:val="00D64357"/>
     <w:rsid w:val="00D671E9"/>
     <w:rsid w:val="00D704E2"/>
     <w:rsid w:val="00D7184A"/>
     <w:rsid w:val="00D76638"/>
     <w:rsid w:val="00D92FBF"/>
     <w:rsid w:val="00D945C0"/>
     <w:rsid w:val="00DA78BC"/>
     <w:rsid w:val="00DB79FC"/>
     <w:rsid w:val="00DC2928"/>
     <w:rsid w:val="00DC2F87"/>
     <w:rsid w:val="00DD2D83"/>
     <w:rsid w:val="00DE06D7"/>
     <w:rsid w:val="00DE6CBB"/>
     <w:rsid w:val="00DF01DD"/>
     <w:rsid w:val="00E14CB8"/>
     <w:rsid w:val="00E239E2"/>
     <w:rsid w:val="00E24218"/>
     <w:rsid w:val="00E369C9"/>
     <w:rsid w:val="00E37461"/>
     <w:rsid w:val="00E4037D"/>
     <w:rsid w:val="00E415B2"/>
     <w:rsid w:val="00E45DD4"/>
     <w:rsid w:val="00E4608B"/>
+    <w:rsid w:val="00E52A4E"/>
     <w:rsid w:val="00E65535"/>
     <w:rsid w:val="00E738B0"/>
     <w:rsid w:val="00E87407"/>
     <w:rsid w:val="00E93511"/>
     <w:rsid w:val="00E93DDB"/>
     <w:rsid w:val="00E97D7B"/>
     <w:rsid w:val="00EA7706"/>
     <w:rsid w:val="00EB52DA"/>
     <w:rsid w:val="00EB7858"/>
     <w:rsid w:val="00EC1E1E"/>
     <w:rsid w:val="00EC71C5"/>
     <w:rsid w:val="00EC7C7C"/>
     <w:rsid w:val="00ED1E95"/>
     <w:rsid w:val="00ED3EC6"/>
     <w:rsid w:val="00ED4182"/>
     <w:rsid w:val="00ED7707"/>
     <w:rsid w:val="00EE6D72"/>
     <w:rsid w:val="00F1281E"/>
     <w:rsid w:val="00F12DCB"/>
     <w:rsid w:val="00F34256"/>
     <w:rsid w:val="00F40D6B"/>
     <w:rsid w:val="00F46CAF"/>
     <w:rsid w:val="00F55170"/>
     <w:rsid w:val="00F646FF"/>
     <w:rsid w:val="00F7048B"/>
@@ -7612,63 +7432,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009C1302C657B9D44B8C65927D5D7F930C" ma:contentTypeVersion="0" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="13918ef31c32a89918ec5ff24d80fca5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de2c2bff39701977361371fca1d1563b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
@@ -7738,127 +7545,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{479EA11E-F505-4045-B18E-6A2E79CABE13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A742D928-0EAE-408A-8D29-F8C182878B4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D52849-8CAB-4AE9-84EF-2F7315FC6EBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1EBD37-8DD9-461C-9224-71925E75F681}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>528</Words>
-  <Characters>3013</Characters>
+  <Words>499</Words>
+  <Characters>2846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALLEGATO 4-1) – richiesta di acconto impresa singola</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3534</CharactersWithSpaces>
+  <CharactersWithSpaces>3339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DSAN CUP PR FESR 21-27</dc:title>
   <dc:subject>DSAN per sanatoria CUP mancante PR FESR 2021-27</dc:subject>
   <dc:creator>regione emilia-romagna</dc:creator>
   <cp:keywords>2097; modulistica</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Modulistica</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Tuzzi Massimiliano</vt:lpwstr>