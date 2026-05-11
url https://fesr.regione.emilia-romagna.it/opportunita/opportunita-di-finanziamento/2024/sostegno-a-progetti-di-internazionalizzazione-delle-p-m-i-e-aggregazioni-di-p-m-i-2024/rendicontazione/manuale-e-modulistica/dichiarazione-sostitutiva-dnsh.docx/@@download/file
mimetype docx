--- v0 (2026-01-31)
+++ v1 (2026-05-11)
@@ -265,135 +265,82 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE49BAD" w14:textId="6F8B450B" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il/La sottoscritto/a _______________________________________________________________ nato/a  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Il/La sottoscritto/a _______________________________________________________________ nato/a  a __________________________ in data ________________ in qualità di legale rappresentante dell’impresa ________________________________________________________ Indirizzo sede legale ______________________________________________ C.a.p. ___________ Comune _________________________________________________________________  Provincia  ___  in relazione alla rendicontazione delle spese relative al saldo del progetto prot. PG/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">________________” avente CUP ______________________ finanziato ai sensi del Bando approvato con </w:t>
+        <w:t xml:space="preserve">/____________ dal titolo “__________________________________________________________________________” avente CUP ______________________ finanziato ai sensi del Bando approvato con </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>D.G.R. n.</w:t>
       </w:r>
       <w:r w:rsidR="00395736">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">2150/2024 e </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i</w:t>
+        <w:t>2150/2024 e s.m.i. i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">n relazione al paragrafo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>12.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, con riferimento a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
@@ -504,63 +451,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="399F7B71" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">in relazione all’Obiettivo 1 – “Mitigazione dei cambiamenti climatici”, non vengono forniti i dati sulla variazione attesa dei consumi elettrici annui (da fonte FER o fossile) per effetto del progetto realizzato in quanto la Regione Emilia-Romagna ha valutato che </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> trasporti né lo stand fieristico diano un significativo contributo al quadro emissivo regionale</w:t>
+        <w:t>in relazione all’Obiettivo 1 – “Mitigazione dei cambiamenti climatici”, non vengono forniti i dati sulla variazione attesa dei consumi elettrici annui (da fonte FER o fossile) per effetto del progetto realizzato in quanto la Regione Emilia-Romagna ha valutato che né i trasporti né lo stand fieristico diano un significativo contributo al quadro emissivo regionale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Richiamoallanotaapidipagina"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364F5F50" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="283"/>
         <w:jc w:val="both"/>
@@ -641,280 +576,211 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9765" w:type="dxa"/>
         <w:tblInd w:w="15" w:type="dxa"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9765"/>
       </w:tblGrid>
       <w:tr w:rsidR="00705A29" w14:paraId="039ED957" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4289F08C" w14:textId="4935024E" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
+          <w:p w14:paraId="4289F08C" w14:textId="69AAFFE7" w:rsidR="00705A29" w:rsidRDefault="000A6DCB">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="155" w:hanging="155"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1447493565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> il progetto comprende </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESCLUSIVAMENTE</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spese rientranti in una o più delle seguenti voci</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40DDFACF" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">spese per </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">temporary export manager e/o </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> export manager;</w:t>
+              <w:t>temporary export manager e/o digital export manager;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EEBA9C6" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">spese per </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>consulenze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> finalizzate ad: </w:t>
-[...17 lines deleted...]
-              <w:t>, consulenza per sviluppo business; consulenze per ideazione di un piano marketing e comunicazione; consulenze e servizi per B2B;</w:t>
+              <w:t xml:space="preserve"> finalizzate ad: assessment, consulenza per sviluppo business; consulenze per ideazione di un piano marketing e comunicazione; consulenze e servizi per B2B;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51DCCAD9" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>costi generali</w:t>
@@ -1053,253 +919,255 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9810" w:type="dxa"/>
         <w:tblInd w:w="-1" w:type="dxa"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9810"/>
       </w:tblGrid>
       <w:tr w:rsidR="00705A29" w14:paraId="705FA61D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF74A4E" w14:textId="6801A188" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
+          <w:p w14:paraId="3EF74A4E" w14:textId="6801A188" w:rsidR="00705A29" w:rsidRDefault="000A6DCB">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:spacing w:after="200"/>
               <w:ind w:right="215"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2015945575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.0 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Il progetto comprende </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">spese per trasporto ed assicurazione delle merci </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ai fini della partecipazione a fiere, in relazione alle quali si dichiara (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nel caso sia flaggata tale opzione </w:t>
             </w:r>
             <w:r w:rsidR="00E01855">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>scegliere</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> uno dei casi sottostanti ed allegare certificazione/documentazione</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FEA746B" w14:textId="45512081" w:rsidR="00705A29" w:rsidRDefault="00E01855" w:rsidP="00E01855">
+          <w:p w14:paraId="2FEA746B" w14:textId="45512081" w:rsidR="00705A29" w:rsidRDefault="000A6DCB" w:rsidP="00E01855">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="720" w:right="205" w:hanging="262"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2021885288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00E01855">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>utilizzo di mezzi almeno per l’80%</w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a basso impatto ambientale,</w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> come previsto dal DM 6/04/2022 “Riconoscimento degli incentivi per l'acquisto di veicoli non inquinanti”;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5080FDCB" w14:textId="31F8BEC3" w:rsidR="00705A29" w:rsidRDefault="00E01855" w:rsidP="00E01855">
+          <w:p w14:paraId="5080FDCB" w14:textId="31F8BEC3" w:rsidR="00705A29" w:rsidRDefault="000A6DCB" w:rsidP="00E01855">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="720" w:right="205" w:hanging="262"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1222023142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00E01855">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00E01855">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>possesso da parte del beneficiario/fornitore di una</w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> certificazione relativa alla gestione sostenibile degli eventi</w:t>
             </w:r>
@@ -1308,82 +1176,83 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (es. ISO 20121, GRI, Eventi Sostenibili - ICEA) o al Sistema di Gestione Ambientale (ISO 14001/EMAS) o altra </w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">certificazione ambientale </w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(es. FSC, Ecolabel);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F95352D" w14:textId="21100A99" w:rsidR="00705A29" w:rsidRDefault="00E01855" w:rsidP="00E01855">
+          <w:p w14:paraId="7F95352D" w14:textId="21100A99" w:rsidR="00705A29" w:rsidRDefault="000A6DCB" w:rsidP="00E01855">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:left="742" w:right="205" w:hanging="262"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1097142702"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00E01855">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00E01855">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>adesione a</w:t>
             </w:r>
             <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1504,196 +1373,196 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9825" w:type="dxa"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9825"/>
       </w:tblGrid>
       <w:tr w:rsidR="00705A29" w14:paraId="1C830C84" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7803AAA5" w14:textId="56B5942C" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
+          <w:p w14:paraId="7803AAA5" w14:textId="56B5942C" w:rsidR="00705A29" w:rsidRDefault="000A6DCB">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="598" w:right="-11" w:hanging="598"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1386833219"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>di aver ritenuto erroneamente applicabili</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, in fase di presentazione della domanda, per alcune o tutte le tipologie di spese ammissibili</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> le clausole di esclusione ex ante previste dal bando al Par. 12.3 ai fini del rispetto del principio DNSH</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, e di non poter dimostrare tale assolvimento in fase rendicontazione.  Pertanto, si allega alla presente una </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RELAZIONE DNSH</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rStyle w:val="Richiamoallanotaapidipagina"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> utilizzando il </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C97BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>modello fornito dalla Regione che attesta le proprie prestazioni in relazione al criterio DNSH interferente con gli interventi realizzati. In particolare:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FB66F8E" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="1165" w:right="-11"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1780,107 +1649,80 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="786B5825" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:after="200"/>
               <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ELENCO de</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> per cui si allega relazione DNSH:</w:t>
+              <w:t>ELENCO degli eventi fieristici a cui si è partecipato per cui si allega relazione DNSH:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4921861E" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2622FE59" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:ind w:left="311" w:right="-12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2172,57 +2014,50 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EFA44B" w14:textId="77777777" w:rsidR="00705A29" w:rsidRDefault="00705A29">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2427"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="3779"/>
           <w:tab w:val="left" w:pos="4835"/>
           <w:tab w:val="left" w:pos="5811"/>
           <w:tab w:val="left" w:pos="7686"/>
           <w:tab w:val="left" w:pos="9016"/>
         </w:tabs>
         <w:ind w:right="-12"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3518402F" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A"/>
     <w:p w14:paraId="3CCE13B5" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A"/>
@@ -2243,171 +2078,171 @@
     <w:p w14:paraId="1471881F" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A"/>
     <w:p w14:paraId="58A1F4E2" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A"/>
     <w:p w14:paraId="22DE8D57" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A"/>
     <w:p w14:paraId="2980BBF4" w14:textId="77777777" w:rsidR="0039048A" w:rsidRPr="0039048A" w:rsidRDefault="0039048A" w:rsidP="0039048A">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0039048A" w:rsidRPr="0039048A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="765" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67CFABE8" w14:textId="77777777" w:rsidR="00C97BFD" w:rsidRDefault="00C97BFD">
+    <w:p w14:paraId="463A2829" w14:textId="77777777" w:rsidR="000A6DCB" w:rsidRDefault="000A6DCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D2E0C3" w14:textId="77777777" w:rsidR="00C97BFD" w:rsidRDefault="00C97BFD">
+    <w:p w14:paraId="2E61E70E" w14:textId="77777777" w:rsidR="000A6DCB" w:rsidRDefault="000A6DCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7AFAF361-F4A2-4C00-BC45-2F9AFCBD7FD7}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{4B2E2A1D-04F3-4E8C-BE8D-BBFFBABA8531}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B1D41A35-BA76-4A44-BFAE-A7601441FA0B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{CE5170CA-326F-45C8-9E7E-287ABCE9B37C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{AD98824C-0E8C-4127-B491-760E130AA025}"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{3233E15B-2BB3-4755-A92D-A45E2D3DCEEA}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{9C2859DF-7776-4AA2-9953-62E7442BBAB6}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{83B2AB85-2DA3-4FF8-94BE-00C35382F06B}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{D2134D50-43DA-4CAF-A723-DC867A101E88}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{86E28777-5DEC-4968-A7CD-5003C5A3C3C5}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{94703562-4B8A-479B-BDD0-BC0E2D35EE83}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{7B1FE5DD-259C-40B9-B514-A23EF2817607}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{8BBE30D8-29ED-4D36-A537-A4EB21B91234}"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{16429A34-F167-4C86-978F-EFA6B424DF13}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId12" w:fontKey="{E4D55273-C2F9-47D1-9C71-1F0508AA7625}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{74B8FB0F-9C9D-4EBC-B114-8FDFC1C7ACAC}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{87062577-EA86-4AD9-8BD2-8E6C4691BB05}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{B0E4FD99-01BD-40E9-94B4-1C10C9AE41B7}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{E2DED735-3654-49BC-92D1-19DD5E7100E1}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{A174EA71-A8EB-4109-BA3A-DFD2A616FBE8}"/>
+    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{E20E7A99-4851-4E6C-88BE-0C106152EC59}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{FCC5F898-5E5B-49FD-8F44-12D77EE86C3F}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{C61B4996-2E1D-4E47-BFCD-55FA3D94D19E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D61ECEB" w14:textId="77777777" w:rsidR="00705A29" w:rsidRPr="0039048A" w:rsidRDefault="00C97BFD">
     <w:pPr>
       <w:pStyle w:val="LO-normal"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0039048A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0039048A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
@@ -2416,63 +2251,63 @@
     <w:r w:rsidRPr="0039048A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0039048A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="0039048A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E676DC3" w14:textId="77777777" w:rsidR="00C97BFD" w:rsidRDefault="00C97BFD">
+    <w:p w14:paraId="5058CC86" w14:textId="77777777" w:rsidR="000A6DCB" w:rsidRDefault="000A6DCB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191BDDAE" w14:textId="77777777" w:rsidR="00C97BFD" w:rsidRDefault="00C97BFD">
+    <w:p w14:paraId="32A557A5" w14:textId="77777777" w:rsidR="000A6DCB" w:rsidRDefault="000A6DCB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="565BC295" w14:textId="77777777" w:rsidR="00705A29" w:rsidRPr="007D4EE4" w:rsidRDefault="00C97BFD">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4EE4">
         <w:rPr>
           <w:rStyle w:val="Caratterinotaapidipagina"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2529,59 +2364,51 @@
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Istruzioni relative alla compilazione della dichiarazione:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B009A59" w14:textId="71004315" w:rsidR="00705A29" w:rsidRDefault="00C97BFD">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Deve essere compilata obbligatoriamente almeno una delle opzioni tra la 1.0 e/o la 2.0</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Se si compila l’opzione </w:t>
+        <w:t xml:space="preserve">Deve essere compilata obbligatoriamente almeno una delle opzioni tra la 1.0 e/o la 2.0. Se si compila l’opzione </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> non sono necessari altri adempimenti. Se queste ultime spese si cumulano con altre spese, di cui al punto 2.0, andrà compilata una delle opzioni successive </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Narrow" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
@@ -3448,80 +3275,82 @@
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="997458525">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1384912210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1892031541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="756098076">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="584727762">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="140"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00705A29"/>
+    <w:rsid w:val="000A6DCB"/>
     <w:rsid w:val="0039048A"/>
     <w:rsid w:val="00395736"/>
     <w:rsid w:val="00596E73"/>
+    <w:rsid w:val="006205E0"/>
     <w:rsid w:val="00705A29"/>
     <w:rsid w:val="007D4EE4"/>
+    <w:rsid w:val="0084262A"/>
     <w:rsid w:val="00C80A64"/>
     <w:rsid w:val="00C97BFD"/>
     <w:rsid w:val="00CA778B"/>
     <w:rsid w:val="00E01855"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4849,60 +4678,60 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData roundtripDataSignature="AMtx7mjNy2gHpGOnmHj/ThhUK8ADay11NQ==">CgMxLjAyCWguMzBqMHpsbDIOaC5od2Yxd21vdWJ4NjUyCWguM2R5NnZrbTgAaigKFHN1Z2dlc3Qua25xN2Jlcms4ODV6EhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuczdvbjVuZXVzdmxoEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuYXk1eDdlYXE1dG5kEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuNTc2dHBiZHpheHZ0EhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuNGtxejg2YTU3ZG5xEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuZDY0azJ3YjVvemVsEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuMm5kN2dneHY4dGloEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuMW1hMWc3M3dkMGYxEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuNnVsaDhwaGd1aWxvEhBSb2JlcnRhIERlIE5hcmRvaigKFHN1Z2dlc3QuYWZvYTE3MmhsYXd3EhBSb2JlcnRhIERlIE5hcmRvaicKE3N1Z2dlc3QubmlmbXo0dXI2cTYSEFJvYmVydGEgRGUgTmFyZG9qJwoTc3VnZ2VzdC55cWEzZ2VxZXBpdxIQUm9iZXJ0YSBEZSBOYXJkb3IhMUhEa2ZVT2tVUEJLOVZaSy1GUzNNNHpQRUxNN2Q2SUdM</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1018</Words>
-  <Characters>5809</Characters>
+  <Words>1007</Words>
+  <Characters>5742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6814</CharactersWithSpaces>
+  <CharactersWithSpaces>6736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ficarelli Monica</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>