--- v0 (2026-02-01)
+++ v1 (2026-05-11)
@@ -1,234 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29946AE0" w14:textId="70D8D246" w:rsidR="00041806" w:rsidRPr="00914A46" w:rsidRDefault="001C4BF8" w:rsidP="00041806">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="29946AE0" w14:textId="488445A9" w:rsidR="00041806" w:rsidRPr="00E106AE" w:rsidRDefault="001C4BF8" w:rsidP="00F710A7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00C837C5" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C837C5" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oggetto beneficiario __________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00DB797A" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DB797A" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00C837C5" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C837C5" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> partita IVA/Codice Fiscale</w:t>
       </w:r>
-      <w:r w:rsidR="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00914A46" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C837C5" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C837C5" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">________________ </w:t>
       </w:r>
-      <w:r w:rsidR="00110075" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00110075" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">progetto denominato __________________________ CUP _______________ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>progetto denominato _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F710A7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="00110075" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00F710A7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE25AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F710A7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE25AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00110075" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______ CUP ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE25AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00110075" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F710A7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00110075" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E755B4" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">finanziato sul PR-FESR Emilia-Romagna 2021-2027, Priorità </w:t>
       </w:r>
-      <w:r w:rsidR="00041806" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00041806" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="00E755B4" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E755B4" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Azione</w:t>
       </w:r>
-      <w:r w:rsidR="00041806" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00041806" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.2.2 BANDO</w:t>
       </w:r>
-      <w:r w:rsidR="00914A46" w:rsidRPr="00914A46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00914A46" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> APPROVATO CON</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> APPROVATO CON DGR n. 983/2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="0007591E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DGR</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">come modificato </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AA0" w:rsidRPr="00B52AA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> n. 983/2023 modificata dalla </w:t>
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>con DGR n. 1234/2023 e DGR n. 93/2024</w:t>
+      </w:r>
+      <w:r w:rsidR="0007591E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> e DGR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33874">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Digitalizzazione del patrimonio culturale (Digital humanities)</w:t>
+        <w:t xml:space="preserve"> n. </w:t>
+      </w:r>
+      <w:r w:rsidR="0007591E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2041/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00041806" w:rsidRPr="00E106AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igitalizzazione del patrimonio culturale (Digital humanities)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563E06F0" w14:textId="3F52C7D5" w:rsidR="00403DE6" w:rsidRDefault="00403DE6" w:rsidP="00041806">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RELAZIONE DELLE ATTIVIT</w:t>
       </w:r>
       <w:r w:rsidR="000A1BDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -362,128 +502,141 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Oggetto del contratto</w:t>
       </w:r>
       <w:r w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F456C" w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450EC693" w14:textId="5F426D9C" w:rsidR="00403DE6" w:rsidRPr="00295240" w:rsidRDefault="001F3C3A" w:rsidP="008A58A6">
+    <w:p w14:paraId="45D425E1" w14:textId="43C94E2F" w:rsidR="001F3C3A" w:rsidRPr="00364D9B" w:rsidRDefault="001F3C3A" w:rsidP="00735282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295240">
+      <w:r w:rsidRPr="00364D9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data del contratto: _________________</w:t>
       </w:r>
+      <w:r w:rsidR="00364D9B" w:rsidRPr="00364D9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4BE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urata complessiva della consulenza: dal _____________________ al ______________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45D425E1" w14:textId="77777777" w:rsidR="001F3C3A" w:rsidRPr="00295240" w:rsidRDefault="001F3C3A" w:rsidP="008A58A6">
+    <w:p w14:paraId="62E4CF64" w14:textId="4013774A" w:rsidR="00403DE6" w:rsidRPr="00295240" w:rsidRDefault="00403DE6" w:rsidP="008A58A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Durata complessiva della consulenza: dal _____________________ al ______________________</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>Periodo</w:t>
       </w:r>
       <w:r w:rsidR="00976635" w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rendicontato, a cui si riferisce la </w:t>
       </w:r>
       <w:r w:rsidR="00193F72" w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">presente </w:t>
       </w:r>
       <w:r w:rsidR="00976635" w:rsidRPr="00295240">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -618,78 +771,101 @@
         <w:t xml:space="preserve">er tale motivo deve avere un carattere prettamente descrittivo e </w:t>
       </w:r>
       <w:r w:rsidRPr="00295240">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>non tecnico</w:t>
       </w:r>
       <w:r w:rsidRPr="00295240">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delle attività svolte e deve consentire di collegare le attività previste dal contratto con quanto effettivamente realizzato. Si prega, per quanto possibile, di fare espresso riferimento alle fatture presentate a rendiconto collegandole alle attività della consulenza.</w:t>
+        <w:t xml:space="preserve"> delle attività svolte e deve consentire di collegare le attività previste dal contratto con quanto effettivamente realizzato. Si prega, per quanto possibile, di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F69C5">
+        <w:rPr>
+          <w:rStyle w:val="Enfasigrassetto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fare espresso riferimento alle fatture presentate a rendiconto collegandole alle attività della consulenza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295240">
+        <w:rPr>
+          <w:rStyle w:val="Enfasigrassetto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14458" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14458"/>
       </w:tblGrid>
       <w:tr w:rsidR="00403DE6" w:rsidRPr="00BD6379" w14:paraId="0C98491C" w14:textId="77777777" w:rsidTr="008F0B9E">
         <w:trPr>
           <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14458" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="508800EC" w14:textId="77777777" w:rsidR="00403DE6" w:rsidRPr="00BD6379" w:rsidRDefault="00403DE6" w:rsidP="00C23781">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C6980B5" w14:textId="61881D4D" w:rsidR="00403DE6" w:rsidRPr="00403DE6" w:rsidRDefault="00403DE6" w:rsidP="00930D7C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -728,51 +904,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14458" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14458"/>
       </w:tblGrid>
       <w:tr w:rsidR="00403DE6" w:rsidRPr="00C23781" w14:paraId="39DAAF0E" w14:textId="77777777" w:rsidTr="00C23781">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14458" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="367B78EB" w14:textId="77777777" w:rsidR="00403DE6" w:rsidRPr="00C23781" w:rsidRDefault="00403DE6" w:rsidP="00C23781">
             <w:pPr>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="182E89BF" w14:textId="77777777" w:rsidR="00403DE6" w:rsidRPr="00403DE6" w:rsidRDefault="00403DE6" w:rsidP="00170960">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1074,89 +1249,105 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073D7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Se la firma è autografa (non digitale) è necessario allegare copia fotostatica di valido documento di identità</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del dichiarante, ai sensi dell’art. 38, comma 3, del D.P.R. 28/12/2000 n. 445 e ss.mm.ii..</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> del dichiarante, ai sensi dell’art. 38, comma 3, del D.P.R. 28/12/2000 n. 445 e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C7D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ss.mm.ii..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="008F0B9E" w:rsidRPr="00403DE6" w:rsidSect="00200341">
+    <w:sectPr w:rsidR="008F0B9E" w:rsidRPr="00403DE6" w:rsidSect="00E106AE">
+      <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1418" w:right="1021" w:bottom="993" w:left="1021" w:header="284" w:footer="583" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1021" w:bottom="993" w:left="993" w:header="284" w:footer="583" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5576E91B" w14:textId="77777777" w:rsidR="00C86C52" w:rsidRDefault="00C86C52">
+    <w:p w14:paraId="5EE9C219" w14:textId="77777777" w:rsidR="006D69B7" w:rsidRDefault="006D69B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30AB3152" w14:textId="77777777" w:rsidR="00C86C52" w:rsidRDefault="00C86C52">
+    <w:p w14:paraId="3E541BDD" w14:textId="77777777" w:rsidR="006D69B7" w:rsidRDefault="006D69B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1201,151 +1392,262 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6C6D131B" w14:textId="41B00D7A" w:rsidR="00954ABF" w:rsidRPr="00D64357" w:rsidRDefault="00954ABF" w:rsidP="00D64357">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE2BFCC" w14:textId="77777777" w:rsidR="008961EA" w:rsidRDefault="008961EA">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C6D131B" w14:textId="66C84A48" w:rsidR="00954ABF" w:rsidRPr="00D64357" w:rsidRDefault="008961EA" w:rsidP="00D64357">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Relazione consulenze.docx</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (rev2 </w:t>
+    </w:r>
+    <w:r w:rsidR="00E30077">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>26-03-2026)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69ECE76A" w14:textId="77777777" w:rsidR="008961EA" w:rsidRDefault="008961EA">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5517E53D" w14:textId="77777777" w:rsidR="00C86C52" w:rsidRDefault="00C86C52">
+    <w:p w14:paraId="5B130057" w14:textId="77777777" w:rsidR="006D69B7" w:rsidRDefault="006D69B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0840BA42" w14:textId="77777777" w:rsidR="00C86C52" w:rsidRDefault="00C86C52">
+    <w:p w14:paraId="5877EC2A" w14:textId="77777777" w:rsidR="006D69B7" w:rsidRDefault="006D69B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23E53668" w14:textId="77777777" w:rsidR="008961EA" w:rsidRDefault="008961EA">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05B7A12F" w14:textId="51BCF071" w:rsidR="00B11A36" w:rsidRDefault="00E369C9">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r w:rsidRPr="002E24DA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="586106D3" wp14:editId="5381C47B">
-          <wp:extent cx="9342408" cy="668814"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="586106D3" wp14:editId="6E536389">
+          <wp:extent cx="9303026" cy="571500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1016983313" name="Immagine 1016983313"/>
+          <wp:docPr id="1521786510" name="Immagine 1521786510"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpeg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="9871260" cy="706674"/>
+                    <a:ext cx="9953517" cy="611461"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CEEE363" w14:textId="77777777" w:rsidR="008961EA" w:rsidRDefault="008961EA">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="1141" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3045,413 +3347,428 @@
   <w:num w:numId="10" w16cid:durableId="1156997889">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1570386372">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2024503882">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1039088559">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1963801075">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="83572658">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1197042802">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D71F5"/>
     <w:rsid w:val="000004D7"/>
     <w:rsid w:val="00002F5F"/>
     <w:rsid w:val="0001300B"/>
     <w:rsid w:val="0001323C"/>
     <w:rsid w:val="000136B2"/>
     <w:rsid w:val="0001723C"/>
     <w:rsid w:val="000239DA"/>
     <w:rsid w:val="0002682F"/>
     <w:rsid w:val="00041806"/>
+    <w:rsid w:val="0007591E"/>
     <w:rsid w:val="00083496"/>
     <w:rsid w:val="00087DD1"/>
     <w:rsid w:val="00095A47"/>
     <w:rsid w:val="00096B2F"/>
     <w:rsid w:val="000A1BDB"/>
     <w:rsid w:val="000B1530"/>
     <w:rsid w:val="000E35DA"/>
     <w:rsid w:val="000E5711"/>
     <w:rsid w:val="000E60F2"/>
+    <w:rsid w:val="000F69C5"/>
     <w:rsid w:val="00103604"/>
     <w:rsid w:val="00110075"/>
     <w:rsid w:val="00120B49"/>
     <w:rsid w:val="00136E79"/>
     <w:rsid w:val="00141619"/>
     <w:rsid w:val="00143CE4"/>
     <w:rsid w:val="00152901"/>
     <w:rsid w:val="00153AA7"/>
     <w:rsid w:val="00167218"/>
     <w:rsid w:val="00170960"/>
     <w:rsid w:val="00176DFE"/>
     <w:rsid w:val="00193F72"/>
     <w:rsid w:val="00196A50"/>
     <w:rsid w:val="001A2EEA"/>
     <w:rsid w:val="001A6081"/>
     <w:rsid w:val="001B0194"/>
     <w:rsid w:val="001B374E"/>
     <w:rsid w:val="001C4BF8"/>
     <w:rsid w:val="001D15A8"/>
     <w:rsid w:val="001D1AD8"/>
     <w:rsid w:val="001D3DC7"/>
     <w:rsid w:val="001E0B0E"/>
     <w:rsid w:val="001E4B55"/>
     <w:rsid w:val="001E7AD7"/>
     <w:rsid w:val="001F2141"/>
     <w:rsid w:val="001F3C3A"/>
     <w:rsid w:val="001F555E"/>
     <w:rsid w:val="00200341"/>
     <w:rsid w:val="002265C3"/>
     <w:rsid w:val="00236896"/>
     <w:rsid w:val="00237D9E"/>
     <w:rsid w:val="00241D91"/>
     <w:rsid w:val="00244C5D"/>
     <w:rsid w:val="0024708C"/>
     <w:rsid w:val="002549A3"/>
     <w:rsid w:val="00262269"/>
     <w:rsid w:val="002633F8"/>
     <w:rsid w:val="00295240"/>
     <w:rsid w:val="0029531B"/>
     <w:rsid w:val="002A42AC"/>
+    <w:rsid w:val="002A4BE9"/>
     <w:rsid w:val="002A59B9"/>
     <w:rsid w:val="002B375E"/>
     <w:rsid w:val="002C492B"/>
     <w:rsid w:val="002E637C"/>
     <w:rsid w:val="00310248"/>
     <w:rsid w:val="003105BC"/>
     <w:rsid w:val="00321767"/>
     <w:rsid w:val="00326513"/>
     <w:rsid w:val="00343EC5"/>
     <w:rsid w:val="00347F88"/>
     <w:rsid w:val="00352DCB"/>
     <w:rsid w:val="00353849"/>
     <w:rsid w:val="003558B4"/>
     <w:rsid w:val="003601F3"/>
+    <w:rsid w:val="00364D9B"/>
     <w:rsid w:val="003676D2"/>
     <w:rsid w:val="00394C7F"/>
     <w:rsid w:val="00397DBC"/>
     <w:rsid w:val="003A2B8F"/>
     <w:rsid w:val="003B7BC1"/>
     <w:rsid w:val="003C2653"/>
     <w:rsid w:val="003C63A9"/>
     <w:rsid w:val="003E714F"/>
     <w:rsid w:val="003F456C"/>
     <w:rsid w:val="004039F9"/>
     <w:rsid w:val="00403DE6"/>
     <w:rsid w:val="004144EA"/>
     <w:rsid w:val="00432199"/>
     <w:rsid w:val="00442A7B"/>
     <w:rsid w:val="00452ADF"/>
     <w:rsid w:val="00461D8F"/>
     <w:rsid w:val="00462094"/>
     <w:rsid w:val="0047301B"/>
     <w:rsid w:val="00482C36"/>
     <w:rsid w:val="0048622C"/>
     <w:rsid w:val="004948C5"/>
     <w:rsid w:val="00497452"/>
     <w:rsid w:val="004B1ED4"/>
     <w:rsid w:val="004B211A"/>
     <w:rsid w:val="004B469D"/>
     <w:rsid w:val="004C3B8A"/>
     <w:rsid w:val="004C6A86"/>
     <w:rsid w:val="004D3C65"/>
     <w:rsid w:val="004D71F5"/>
     <w:rsid w:val="005022EE"/>
     <w:rsid w:val="005115C2"/>
     <w:rsid w:val="005149E0"/>
     <w:rsid w:val="00532E7C"/>
     <w:rsid w:val="0055251E"/>
     <w:rsid w:val="00555174"/>
     <w:rsid w:val="005A0DC4"/>
     <w:rsid w:val="005A17CD"/>
     <w:rsid w:val="005B25F5"/>
     <w:rsid w:val="005C1989"/>
     <w:rsid w:val="005C2A59"/>
     <w:rsid w:val="005D74C8"/>
     <w:rsid w:val="005F2911"/>
     <w:rsid w:val="005F4755"/>
+    <w:rsid w:val="00606882"/>
     <w:rsid w:val="00621484"/>
     <w:rsid w:val="00622A11"/>
     <w:rsid w:val="00631C99"/>
     <w:rsid w:val="00634C6F"/>
     <w:rsid w:val="00637514"/>
     <w:rsid w:val="00670E86"/>
     <w:rsid w:val="00685961"/>
     <w:rsid w:val="00696721"/>
     <w:rsid w:val="00697AD6"/>
     <w:rsid w:val="006C0849"/>
     <w:rsid w:val="006C1603"/>
     <w:rsid w:val="006C53A9"/>
     <w:rsid w:val="006D5F9A"/>
+    <w:rsid w:val="006D69B7"/>
     <w:rsid w:val="006E2FC9"/>
     <w:rsid w:val="006E6703"/>
     <w:rsid w:val="006F644C"/>
     <w:rsid w:val="00700716"/>
     <w:rsid w:val="007103A2"/>
     <w:rsid w:val="00717982"/>
     <w:rsid w:val="00722FAE"/>
     <w:rsid w:val="00727D59"/>
     <w:rsid w:val="00745385"/>
     <w:rsid w:val="0075561D"/>
     <w:rsid w:val="0078177B"/>
     <w:rsid w:val="007A14EC"/>
     <w:rsid w:val="007B1F44"/>
     <w:rsid w:val="007C4FEB"/>
     <w:rsid w:val="007D0393"/>
     <w:rsid w:val="007D13E2"/>
     <w:rsid w:val="007E33A7"/>
     <w:rsid w:val="007F0849"/>
     <w:rsid w:val="007F32AC"/>
     <w:rsid w:val="00805E05"/>
     <w:rsid w:val="008130C7"/>
     <w:rsid w:val="00817681"/>
     <w:rsid w:val="00832002"/>
     <w:rsid w:val="00834D75"/>
     <w:rsid w:val="008409D0"/>
     <w:rsid w:val="008429AA"/>
     <w:rsid w:val="008519D2"/>
     <w:rsid w:val="00864586"/>
     <w:rsid w:val="0088475A"/>
+    <w:rsid w:val="008961EA"/>
     <w:rsid w:val="00897E05"/>
     <w:rsid w:val="008A58A6"/>
     <w:rsid w:val="008B28A4"/>
     <w:rsid w:val="008B3FE0"/>
     <w:rsid w:val="008C50C0"/>
     <w:rsid w:val="008D3269"/>
     <w:rsid w:val="008E3350"/>
     <w:rsid w:val="008E6176"/>
     <w:rsid w:val="008F0B9E"/>
     <w:rsid w:val="008F5776"/>
     <w:rsid w:val="00905DB7"/>
     <w:rsid w:val="00914350"/>
     <w:rsid w:val="00914A46"/>
     <w:rsid w:val="00925205"/>
     <w:rsid w:val="00925D4B"/>
     <w:rsid w:val="009308DD"/>
     <w:rsid w:val="00930D7C"/>
     <w:rsid w:val="0095357C"/>
     <w:rsid w:val="00954ABF"/>
     <w:rsid w:val="00967CB9"/>
     <w:rsid w:val="00975993"/>
     <w:rsid w:val="00976635"/>
     <w:rsid w:val="009A21FB"/>
     <w:rsid w:val="009A4DAD"/>
     <w:rsid w:val="009B18A4"/>
     <w:rsid w:val="009B305E"/>
     <w:rsid w:val="009C2030"/>
     <w:rsid w:val="009C7940"/>
     <w:rsid w:val="00A068F9"/>
     <w:rsid w:val="00A10F33"/>
     <w:rsid w:val="00A11C74"/>
     <w:rsid w:val="00A1443F"/>
     <w:rsid w:val="00A2153A"/>
+    <w:rsid w:val="00A33874"/>
     <w:rsid w:val="00A45C3D"/>
     <w:rsid w:val="00A505E6"/>
     <w:rsid w:val="00A57920"/>
     <w:rsid w:val="00A61E2A"/>
     <w:rsid w:val="00A61FC9"/>
     <w:rsid w:val="00A75ADA"/>
     <w:rsid w:val="00A8329B"/>
     <w:rsid w:val="00A94B34"/>
     <w:rsid w:val="00AB25D1"/>
     <w:rsid w:val="00AC1296"/>
     <w:rsid w:val="00AC6032"/>
     <w:rsid w:val="00AE66F6"/>
     <w:rsid w:val="00AE7208"/>
     <w:rsid w:val="00AF33E2"/>
     <w:rsid w:val="00B06C3A"/>
     <w:rsid w:val="00B10F68"/>
     <w:rsid w:val="00B11A36"/>
     <w:rsid w:val="00B12D0E"/>
     <w:rsid w:val="00B3192F"/>
     <w:rsid w:val="00B45559"/>
+    <w:rsid w:val="00B52AA0"/>
     <w:rsid w:val="00B755E5"/>
     <w:rsid w:val="00B81842"/>
     <w:rsid w:val="00B97BBE"/>
     <w:rsid w:val="00BB69FF"/>
     <w:rsid w:val="00BC1BD7"/>
     <w:rsid w:val="00BD085A"/>
     <w:rsid w:val="00BD6379"/>
     <w:rsid w:val="00BF0B54"/>
     <w:rsid w:val="00C213A7"/>
     <w:rsid w:val="00C23781"/>
     <w:rsid w:val="00C37249"/>
     <w:rsid w:val="00C45523"/>
+    <w:rsid w:val="00C63C2B"/>
     <w:rsid w:val="00C66384"/>
     <w:rsid w:val="00C710AB"/>
     <w:rsid w:val="00C837C5"/>
     <w:rsid w:val="00C86C52"/>
     <w:rsid w:val="00CB37B1"/>
     <w:rsid w:val="00CB3DD2"/>
     <w:rsid w:val="00CD4F17"/>
     <w:rsid w:val="00CE2120"/>
     <w:rsid w:val="00CF4103"/>
     <w:rsid w:val="00D2421A"/>
     <w:rsid w:val="00D27657"/>
     <w:rsid w:val="00D37113"/>
     <w:rsid w:val="00D54849"/>
     <w:rsid w:val="00D57303"/>
     <w:rsid w:val="00D63CB5"/>
     <w:rsid w:val="00D64357"/>
     <w:rsid w:val="00D671E9"/>
     <w:rsid w:val="00D704E2"/>
     <w:rsid w:val="00D71B8C"/>
     <w:rsid w:val="00D76638"/>
     <w:rsid w:val="00D945C0"/>
     <w:rsid w:val="00D95F5E"/>
     <w:rsid w:val="00DA78BC"/>
     <w:rsid w:val="00DB797A"/>
     <w:rsid w:val="00DC2928"/>
     <w:rsid w:val="00DD2D83"/>
     <w:rsid w:val="00DE06D7"/>
+    <w:rsid w:val="00E106AE"/>
     <w:rsid w:val="00E14CB8"/>
     <w:rsid w:val="00E239E2"/>
     <w:rsid w:val="00E24218"/>
+    <w:rsid w:val="00E30077"/>
     <w:rsid w:val="00E369C9"/>
     <w:rsid w:val="00E37461"/>
     <w:rsid w:val="00E4037D"/>
     <w:rsid w:val="00E415B2"/>
     <w:rsid w:val="00E45DD4"/>
     <w:rsid w:val="00E4608B"/>
     <w:rsid w:val="00E65535"/>
     <w:rsid w:val="00E755B4"/>
     <w:rsid w:val="00E93511"/>
     <w:rsid w:val="00E93DDB"/>
     <w:rsid w:val="00E95BDF"/>
     <w:rsid w:val="00E97D7B"/>
     <w:rsid w:val="00EB7858"/>
     <w:rsid w:val="00EC1E1E"/>
     <w:rsid w:val="00EC71C5"/>
     <w:rsid w:val="00EC7C7C"/>
     <w:rsid w:val="00ED1E95"/>
     <w:rsid w:val="00ED4182"/>
     <w:rsid w:val="00ED7707"/>
+    <w:rsid w:val="00EE25AD"/>
     <w:rsid w:val="00F1281E"/>
     <w:rsid w:val="00F12DCB"/>
     <w:rsid w:val="00F34256"/>
     <w:rsid w:val="00F40D6B"/>
     <w:rsid w:val="00F46CAF"/>
     <w:rsid w:val="00F547A0"/>
     <w:rsid w:val="00F55170"/>
     <w:rsid w:val="00F7048B"/>
+    <w:rsid w:val="00F710A7"/>
     <w:rsid w:val="00F85399"/>
     <w:rsid w:val="00F87371"/>
     <w:rsid w:val="00F96585"/>
     <w:rsid w:val="00FD2606"/>
     <w:rsid w:val="00FD3EC7"/>
     <w:rsid w:val="00FF3688"/>
     <w:rsid w:val="00FF397F"/>
     <w:rsid w:val="00FF4A72"/>
     <w:rsid w:val="00FF7A0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="72D022CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D0E3F22-10C2-407B-8530-93F37B98EABC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4707,51 +5024,51 @@
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00403DE6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00914A46"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92747344">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="453408274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4767,54 +5084,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="680279700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servizissiir.regione.emilia-romagna.it/deliberegiunta/servlet/AdapterHTTP?action_name=ACTIONRICERCADELIBERE&amp;operation=downloadTesto&amp;codProtocollo=GPG/2023/1300&amp;ENTE=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5086,58 +5403,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008F77520A5EE4194AAE0E9CCDF0F10380" ma:contentTypeVersion="18" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="1ea381e736d8fe4e3eb385257aeb6530">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9d1b1b08e74ab9519d1893c0cff878f" ns2:_="" ns3:_="">
     <xsd:import namespace="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <xsd:import namespace="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -5346,139 +5656,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A742D928-0EAE-408A-8D29-F8C182878B4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1EBD37-8DD9-461C-9224-71925E75F681}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BCB55BE-DDD9-48A6-88DE-F62F9A049A01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1EBD37-8DD9-461C-9224-71925E75F681}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A742D928-0EAE-408A-8D29-F8C182878B4E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
+    <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D52849-8CAB-4AE9-84EF-2F7315FC6EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>323</Words>
-  <Characters>1843</Characters>
+  <Words>299</Words>
+  <Characters>1707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Relazione consulenze DGR 2060/2022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Giulia.Potena@regione.emilia-romagna.it</Manager>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2162</CharactersWithSpaces>
+  <CharactersWithSpaces>2002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Relazione consulenze DGR 2060/2022</dc:title>
   <dc:subject>Relazione consulenze - DGR 2060/2022 - PR FESR 2021-27</dc:subject>
   <dc:creator>Regione Emilia-Romagna</dc:creator>
   <cp:keywords>modulistica; 2060</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Modulistica</cp:category>
   <cp:version>rev_00</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Author">