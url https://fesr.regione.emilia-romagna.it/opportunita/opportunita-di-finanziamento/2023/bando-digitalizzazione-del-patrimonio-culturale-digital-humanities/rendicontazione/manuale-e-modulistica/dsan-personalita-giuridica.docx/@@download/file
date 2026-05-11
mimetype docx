--- v0 (2026-02-01)
+++ v1 (2026-05-11)
@@ -1,124 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2907CD86" w14:textId="77777777" w:rsidR="002706A7" w:rsidRPr="00570E3E" w:rsidRDefault="002706A7" w:rsidP="009A21FB">
+    <w:p w14:paraId="3F69E03D" w14:textId="51C90D15" w:rsidR="00F46CAF" w:rsidRPr="00570E3E" w:rsidRDefault="00F46CAF" w:rsidP="009A21FB">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00570E3E">
+        <w:t>Dichiarazione sostitutiva di atto di notoriet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4608B" w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dichiarazione sostitutiva di atto di notoriet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E4608B" w:rsidRPr="00570E3E">
+        <w:t>À</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB76CE7" w14:textId="30D9C5F7" w:rsidR="009A21FB" w:rsidRPr="00570E3E" w:rsidRDefault="009A21FB" w:rsidP="009A21FB">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>À</w:t>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai sensi degli artt. 46 e 47 della legge 445/2000 e successive modifiche ed integrazioni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE96C2" w14:textId="1FD0492B" w:rsidR="00E97D7B" w:rsidRPr="00570E3E" w:rsidRDefault="00E97D7B" w:rsidP="00A22BCF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
@@ -389,71 +378,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consapevole delle sanzioni penali in caso di dichiarazioni false e della conseguente decadenza dai benefici eventualmente conseguiti (ai sensi degli artt. 75 e 76 D.P.R. 445/2000</w:t>
       </w:r>
       <w:r w:rsidR="007103A2" w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> e ss.mm.ii.</w:t>
       </w:r>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F40D6B" w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -945,95 +914,149 @@
         <w:pStyle w:val="Textbody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5D15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nel Registro Regionale dell’Emilia-Romagna delle Fondazioni e Associazioni </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E023F8" w14:textId="35E8BF5C" w:rsidR="00FA2AF4" w:rsidRPr="00EC5D15" w:rsidRDefault="00FA2AF4" w:rsidP="00177C3E">
+    <w:p w14:paraId="36E023F8" w14:textId="35E8BF5C" w:rsidR="00FA2AF4" w:rsidRDefault="00FA2AF4" w:rsidP="00177C3E">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5D15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nel Registro delle Persone Giuridiche della Prefettura di _________</w:t>
       </w:r>
       <w:r w:rsidR="0001673E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5D15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>_____________ al numero _______________</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3E69D79F" w14:textId="461C3FDE" w:rsidR="000E1468" w:rsidRPr="00EC5D15" w:rsidRDefault="000E1468" w:rsidP="00177C3E">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nel Registro Unico Nazionale Terzo Settore</w:t>
+      </w:r>
+      <w:r w:rsidR="00666847">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RUNTS) </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5B3B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>con rep. N. _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00666847">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4C8323BE" w14:textId="77777777" w:rsidR="00011861" w:rsidRPr="00570E3E" w:rsidRDefault="00011861" w:rsidP="00E80D00">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DE0D04" w14:textId="22CB47F0" w:rsidR="00F46CAF" w:rsidRPr="00570E3E" w:rsidRDefault="00F46CAF" w:rsidP="00E80D00">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570E3E">
         <w:rPr>
@@ -1239,114 +1262,96 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> è necessario</w:t>
       </w:r>
       <w:r w:rsidR="00497452" w:rsidRPr="0001673E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> allegare copia fotostatica di valido documento di identità del dichiarante, ai sensi dell’art. 38, comma 3, del D.P.R. 28/12/2000 n. 445</w:t>
       </w:r>
       <w:r w:rsidR="009521CC" w:rsidRPr="0001673E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009521CC" w:rsidRPr="0001673E">
+        <w:t xml:space="preserve"> e ss.mm.ii.</w:t>
+      </w:r>
+      <w:r w:rsidR="00497452" w:rsidRPr="0001673E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ss.mm.ii</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00497452" w:rsidRPr="0001673E">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003626A9" w:rsidRPr="0001673E" w:rsidSect="00C002DF">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="003626A9" w:rsidRPr="0001673E" w:rsidSect="008777AD">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1800" w:right="1021" w:bottom="1843" w:left="1021" w:header="709" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1021" w:bottom="1843" w:left="1021" w:header="709" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="061AD108" w14:textId="77777777" w:rsidR="003D0D32" w:rsidRDefault="003D0D32">
+    <w:p w14:paraId="574F3278" w14:textId="77777777" w:rsidR="00521F6B" w:rsidRDefault="00521F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="051D2E7C" w14:textId="77777777" w:rsidR="003D0D32" w:rsidRDefault="003D0D32">
+    <w:p w14:paraId="5E13AF5B" w14:textId="77777777" w:rsidR="00521F6B" w:rsidRDefault="00521F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1381,211 +1386,258 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C6D131B" w14:textId="27F51F78" w:rsidR="00954ABF" w:rsidRPr="00570E3E" w:rsidRDefault="00570E3E" w:rsidP="00570E3E">
+  <w:p w14:paraId="31B28799" w14:textId="77777777" w:rsidR="00D146EA" w:rsidRDefault="00D146EA">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C8C5AB5" w14:textId="6E82F831" w:rsidR="00D146EA" w:rsidRPr="00570E3E" w:rsidRDefault="00570E3E" w:rsidP="00D146EA">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">DSAN Requisiti soggettivi_DGR </w:t>
     </w:r>
     <w:r w:rsidR="00C82061">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>983</w:t>
     </w:r>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>_23_Rev00</w:t>
+      <w:t>_23_Rev0</w:t>
+    </w:r>
+    <w:r w:rsidR="00D146EA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00570E3E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1795BA0E" w14:textId="77777777" w:rsidR="00D146EA" w:rsidRDefault="00D146EA">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B1797EE" w14:textId="77777777" w:rsidR="003D0D32" w:rsidRDefault="003D0D32">
+    <w:p w14:paraId="756D668C" w14:textId="77777777" w:rsidR="00521F6B" w:rsidRDefault="00521F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B505C43" w14:textId="77777777" w:rsidR="003D0D32" w:rsidRDefault="003D0D32">
+    <w:p w14:paraId="0EA96CEE" w14:textId="77777777" w:rsidR="00521F6B" w:rsidRDefault="00521F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79041F33" w14:textId="77777777" w:rsidR="00D146EA" w:rsidRDefault="00D146EA">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05B7A12F" w14:textId="51BCF071" w:rsidR="00B11A36" w:rsidRPr="005E27DE" w:rsidRDefault="00E369C9" w:rsidP="005E27DE">
     <w:r w:rsidRPr="005E27DE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="586106D3" wp14:editId="39849D37">
           <wp:extent cx="6265940" cy="448573"/>
           <wp:effectExtent l="0" t="0" r="1905" b="8890"/>
-          <wp:docPr id="1755765158" name="Immagine 1755765158"/>
+          <wp:docPr id="1941070281" name="Immagine 1941070281"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpeg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6708138" cy="480230"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E305C70" w14:textId="77777777" w:rsidR="00D146EA" w:rsidRDefault="00D146EA">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3756,51 +3808,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="83572658">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="394864414">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1440103918">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1870987360">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1381635093">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="490173316">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
@@ -3825,78 +3877,81 @@
     <w:rsid w:val="000004D7"/>
     <w:rsid w:val="00002F5F"/>
     <w:rsid w:val="000030A3"/>
     <w:rsid w:val="00005914"/>
     <w:rsid w:val="00011861"/>
     <w:rsid w:val="0001300B"/>
     <w:rsid w:val="0001323C"/>
     <w:rsid w:val="0001673E"/>
     <w:rsid w:val="0001723C"/>
     <w:rsid w:val="00017388"/>
     <w:rsid w:val="00021648"/>
     <w:rsid w:val="0002682F"/>
     <w:rsid w:val="00030377"/>
     <w:rsid w:val="00030E6D"/>
     <w:rsid w:val="000331FE"/>
     <w:rsid w:val="00045EEE"/>
     <w:rsid w:val="000474C5"/>
     <w:rsid w:val="000737CB"/>
     <w:rsid w:val="00087DD1"/>
     <w:rsid w:val="00095A47"/>
     <w:rsid w:val="00096B2F"/>
     <w:rsid w:val="000A1EB5"/>
     <w:rsid w:val="000A1FE3"/>
     <w:rsid w:val="000B1530"/>
     <w:rsid w:val="000D3092"/>
+    <w:rsid w:val="000E1468"/>
     <w:rsid w:val="000E35DA"/>
     <w:rsid w:val="000E4063"/>
     <w:rsid w:val="000E5711"/>
     <w:rsid w:val="000F105E"/>
     <w:rsid w:val="000F5D64"/>
     <w:rsid w:val="000F695A"/>
     <w:rsid w:val="00103604"/>
     <w:rsid w:val="0011111D"/>
     <w:rsid w:val="00120B49"/>
     <w:rsid w:val="00136E79"/>
     <w:rsid w:val="00141619"/>
     <w:rsid w:val="00153AA7"/>
     <w:rsid w:val="00164F3E"/>
     <w:rsid w:val="00167218"/>
     <w:rsid w:val="00167916"/>
     <w:rsid w:val="001739AC"/>
     <w:rsid w:val="00176DFE"/>
     <w:rsid w:val="00177C3E"/>
     <w:rsid w:val="0018474C"/>
     <w:rsid w:val="00185145"/>
+    <w:rsid w:val="00193259"/>
     <w:rsid w:val="001A2EEA"/>
     <w:rsid w:val="001A6081"/>
     <w:rsid w:val="001B0194"/>
     <w:rsid w:val="001B374E"/>
     <w:rsid w:val="001C4ECA"/>
     <w:rsid w:val="001D15A8"/>
     <w:rsid w:val="001D1AD8"/>
     <w:rsid w:val="001E4B55"/>
+    <w:rsid w:val="001E6764"/>
     <w:rsid w:val="001E7AD7"/>
     <w:rsid w:val="001F555E"/>
     <w:rsid w:val="001F68A2"/>
     <w:rsid w:val="0020074D"/>
     <w:rsid w:val="0020121A"/>
     <w:rsid w:val="002265C3"/>
     <w:rsid w:val="002335A6"/>
     <w:rsid w:val="00236896"/>
     <w:rsid w:val="002369DF"/>
     <w:rsid w:val="00241D91"/>
     <w:rsid w:val="00244C5D"/>
     <w:rsid w:val="00246B1D"/>
     <w:rsid w:val="0024708C"/>
     <w:rsid w:val="002515B0"/>
     <w:rsid w:val="002549A3"/>
     <w:rsid w:val="00256B85"/>
     <w:rsid w:val="0026008C"/>
     <w:rsid w:val="00262269"/>
     <w:rsid w:val="002633F8"/>
     <w:rsid w:val="0026612A"/>
     <w:rsid w:val="002706A7"/>
     <w:rsid w:val="0027639D"/>
     <w:rsid w:val="00277848"/>
     <w:rsid w:val="00287257"/>
     <w:rsid w:val="0029531B"/>
@@ -3930,133 +3985,139 @@
     <w:rsid w:val="00432199"/>
     <w:rsid w:val="00442A7B"/>
     <w:rsid w:val="00452ADF"/>
     <w:rsid w:val="00460F2E"/>
     <w:rsid w:val="00461D8F"/>
     <w:rsid w:val="00462094"/>
     <w:rsid w:val="0047301B"/>
     <w:rsid w:val="00474615"/>
     <w:rsid w:val="00477AD4"/>
     <w:rsid w:val="004948C5"/>
     <w:rsid w:val="0049527E"/>
     <w:rsid w:val="00496D19"/>
     <w:rsid w:val="00497452"/>
     <w:rsid w:val="004B1ED4"/>
     <w:rsid w:val="004B211A"/>
     <w:rsid w:val="004C2AA4"/>
     <w:rsid w:val="004C3378"/>
     <w:rsid w:val="004C3B8A"/>
     <w:rsid w:val="004C6A86"/>
     <w:rsid w:val="004D3C65"/>
     <w:rsid w:val="004D71F5"/>
     <w:rsid w:val="004F4A87"/>
     <w:rsid w:val="005022EE"/>
     <w:rsid w:val="005111EE"/>
     <w:rsid w:val="005149E0"/>
+    <w:rsid w:val="00521F6B"/>
     <w:rsid w:val="00532E7C"/>
     <w:rsid w:val="0053641A"/>
     <w:rsid w:val="00555174"/>
     <w:rsid w:val="00564780"/>
     <w:rsid w:val="00570E3E"/>
     <w:rsid w:val="00575B68"/>
     <w:rsid w:val="005A0DC4"/>
     <w:rsid w:val="005A17CD"/>
     <w:rsid w:val="005A54E5"/>
     <w:rsid w:val="005A74CC"/>
     <w:rsid w:val="005B1DE6"/>
     <w:rsid w:val="005B25F5"/>
+    <w:rsid w:val="005B5B3B"/>
     <w:rsid w:val="005C1989"/>
     <w:rsid w:val="005C7D58"/>
+    <w:rsid w:val="005D0E6C"/>
     <w:rsid w:val="005D74C8"/>
     <w:rsid w:val="005E27DE"/>
     <w:rsid w:val="005E4F36"/>
     <w:rsid w:val="005F2911"/>
     <w:rsid w:val="005F62D8"/>
     <w:rsid w:val="0060276F"/>
     <w:rsid w:val="006203F3"/>
     <w:rsid w:val="00621484"/>
     <w:rsid w:val="00631C99"/>
     <w:rsid w:val="00634C6F"/>
     <w:rsid w:val="00637514"/>
     <w:rsid w:val="006568A0"/>
     <w:rsid w:val="00660D70"/>
     <w:rsid w:val="00661D69"/>
+    <w:rsid w:val="00666847"/>
     <w:rsid w:val="00685961"/>
     <w:rsid w:val="00696721"/>
     <w:rsid w:val="00697AD6"/>
     <w:rsid w:val="006C0849"/>
     <w:rsid w:val="006C1603"/>
     <w:rsid w:val="006C53A9"/>
     <w:rsid w:val="006D148E"/>
     <w:rsid w:val="006D5F9A"/>
     <w:rsid w:val="006E1D44"/>
     <w:rsid w:val="006E6703"/>
     <w:rsid w:val="006F644C"/>
     <w:rsid w:val="00700716"/>
     <w:rsid w:val="007103A2"/>
     <w:rsid w:val="007124E7"/>
     <w:rsid w:val="00717982"/>
     <w:rsid w:val="007271CB"/>
     <w:rsid w:val="00727D59"/>
     <w:rsid w:val="007300FB"/>
     <w:rsid w:val="00733DAD"/>
     <w:rsid w:val="00740BF8"/>
     <w:rsid w:val="00741E23"/>
     <w:rsid w:val="00745385"/>
     <w:rsid w:val="007550AB"/>
     <w:rsid w:val="00764BAF"/>
     <w:rsid w:val="0078177B"/>
     <w:rsid w:val="00781E37"/>
     <w:rsid w:val="007A14EC"/>
     <w:rsid w:val="007B1F44"/>
     <w:rsid w:val="007D0393"/>
     <w:rsid w:val="007E33A7"/>
     <w:rsid w:val="007E6F38"/>
     <w:rsid w:val="007F0849"/>
     <w:rsid w:val="007F32AC"/>
     <w:rsid w:val="00805E05"/>
     <w:rsid w:val="008130C7"/>
     <w:rsid w:val="00817681"/>
     <w:rsid w:val="0083109F"/>
     <w:rsid w:val="00832002"/>
     <w:rsid w:val="00834D75"/>
     <w:rsid w:val="00837FE5"/>
     <w:rsid w:val="008409D0"/>
     <w:rsid w:val="008429AA"/>
     <w:rsid w:val="00863DE7"/>
     <w:rsid w:val="00864586"/>
+    <w:rsid w:val="008777AD"/>
     <w:rsid w:val="00882D01"/>
     <w:rsid w:val="008832E6"/>
     <w:rsid w:val="0088475A"/>
     <w:rsid w:val="00897E05"/>
     <w:rsid w:val="008A439E"/>
     <w:rsid w:val="008B28A4"/>
     <w:rsid w:val="008B3FE0"/>
     <w:rsid w:val="008C0E7D"/>
     <w:rsid w:val="008C49FF"/>
     <w:rsid w:val="008C50C0"/>
     <w:rsid w:val="008D3269"/>
+    <w:rsid w:val="008D7578"/>
     <w:rsid w:val="008E3350"/>
     <w:rsid w:val="008F5776"/>
     <w:rsid w:val="00905DB7"/>
     <w:rsid w:val="00914350"/>
     <w:rsid w:val="00915B89"/>
     <w:rsid w:val="00925205"/>
     <w:rsid w:val="00925D4B"/>
     <w:rsid w:val="009308DD"/>
     <w:rsid w:val="009521CC"/>
     <w:rsid w:val="0095357C"/>
     <w:rsid w:val="00954ABF"/>
     <w:rsid w:val="00967CB9"/>
     <w:rsid w:val="00975993"/>
     <w:rsid w:val="009906FF"/>
     <w:rsid w:val="009A21FB"/>
     <w:rsid w:val="009A4DAD"/>
     <w:rsid w:val="009B18A4"/>
     <w:rsid w:val="009B305E"/>
     <w:rsid w:val="009B3632"/>
     <w:rsid w:val="009B3DBF"/>
     <w:rsid w:val="009C2030"/>
     <w:rsid w:val="009C7940"/>
     <w:rsid w:val="009E32E2"/>
     <w:rsid w:val="009F0253"/>
     <w:rsid w:val="00A068F9"/>
@@ -4085,71 +4146,73 @@
     <w:rsid w:val="00B10F68"/>
     <w:rsid w:val="00B11A36"/>
     <w:rsid w:val="00B12D0E"/>
     <w:rsid w:val="00B3192F"/>
     <w:rsid w:val="00B34809"/>
     <w:rsid w:val="00B45559"/>
     <w:rsid w:val="00B50D16"/>
     <w:rsid w:val="00B51716"/>
     <w:rsid w:val="00B575B2"/>
     <w:rsid w:val="00B600B9"/>
     <w:rsid w:val="00B674CD"/>
     <w:rsid w:val="00B755E5"/>
     <w:rsid w:val="00B81842"/>
     <w:rsid w:val="00B9480B"/>
     <w:rsid w:val="00B97BBE"/>
     <w:rsid w:val="00BA4714"/>
     <w:rsid w:val="00BB667A"/>
     <w:rsid w:val="00BC017B"/>
     <w:rsid w:val="00BC1BD7"/>
     <w:rsid w:val="00BD15CE"/>
     <w:rsid w:val="00BE083F"/>
     <w:rsid w:val="00BE3764"/>
     <w:rsid w:val="00BF0B54"/>
     <w:rsid w:val="00BF3189"/>
     <w:rsid w:val="00C002DF"/>
+    <w:rsid w:val="00C078CA"/>
     <w:rsid w:val="00C213A7"/>
     <w:rsid w:val="00C333B0"/>
     <w:rsid w:val="00C45523"/>
     <w:rsid w:val="00C467FF"/>
     <w:rsid w:val="00C54923"/>
     <w:rsid w:val="00C66384"/>
     <w:rsid w:val="00C710AB"/>
     <w:rsid w:val="00C71104"/>
     <w:rsid w:val="00C82061"/>
     <w:rsid w:val="00C96BDF"/>
     <w:rsid w:val="00C96D56"/>
     <w:rsid w:val="00CB37B1"/>
     <w:rsid w:val="00CB3DD2"/>
     <w:rsid w:val="00CB62B2"/>
     <w:rsid w:val="00CD1912"/>
     <w:rsid w:val="00CD4F17"/>
     <w:rsid w:val="00CD501E"/>
     <w:rsid w:val="00CE1A9E"/>
     <w:rsid w:val="00CE2120"/>
     <w:rsid w:val="00CF4103"/>
     <w:rsid w:val="00D0722C"/>
+    <w:rsid w:val="00D146EA"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D230A1"/>
     <w:rsid w:val="00D2430B"/>
     <w:rsid w:val="00D37113"/>
     <w:rsid w:val="00D50476"/>
     <w:rsid w:val="00D54849"/>
     <w:rsid w:val="00D64357"/>
     <w:rsid w:val="00D671E9"/>
     <w:rsid w:val="00D70048"/>
     <w:rsid w:val="00D704E2"/>
     <w:rsid w:val="00D76638"/>
     <w:rsid w:val="00D945C0"/>
     <w:rsid w:val="00DA78BC"/>
     <w:rsid w:val="00DC084D"/>
     <w:rsid w:val="00DC2928"/>
     <w:rsid w:val="00DD2D83"/>
     <w:rsid w:val="00DE06D7"/>
     <w:rsid w:val="00DF0552"/>
     <w:rsid w:val="00E00E52"/>
     <w:rsid w:val="00E14CB8"/>
     <w:rsid w:val="00E17862"/>
     <w:rsid w:val="00E22AAD"/>
     <w:rsid w:val="00E239E2"/>
     <w:rsid w:val="00E24218"/>
     <w:rsid w:val="00E369C9"/>
@@ -5701,54 +5764,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="680279700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6020,76 +6083,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52a5848fb52331fd5cef4ec56b724f1a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008F77520A5EE4194AAE0E9CCDF0F10380" ma:contentTypeVersion="19" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="8ac921e600d87b97a3e83acdd2e3442d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aec67913b8018d0fbb3a5dcb627f512f" ns2:_="" ns3:_="">
     <xsd:import namespace="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <xsd:import namespace="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6298,137 +6337,171 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4CE338F-02F1-454A-8236-BC7F30F4318B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1EBD37-8DD9-461C-9224-71925E75F681}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D52849-8CAB-4AE9-84EF-2F7315FC6EBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A742D928-0EAE-408A-8D29-F8C182878B4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>312</Words>
-  <Characters>1782</Characters>
+  <Words>324</Words>
+  <Characters>1851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DSAN regime IVA DGR 2060/2022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Giulia.Potena@regione.emilia-romagna.it</Manager>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2090</CharactersWithSpaces>
+  <CharactersWithSpaces>2171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DSAN detraibilità IVA DGR 2060/2022</dc:title>
+  <dc:title/>
   <dc:subject>DSAN detraibilità/indetraibilità IVA beneficiario - DGR 2060/2022 - PR FESR 2021-27</dc:subject>
   <dc:creator>Regione Emilia-Romagna</dc:creator>
   <cp:keywords>2060; modulistica</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Modulistica</cp:category>
   <cp:version>rev_00</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Tuzzi Massimiliano</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Tuzzi Massimiliano</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101008F77520A5EE4194AAE0E9CCDF0F10380</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>9175500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>